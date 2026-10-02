--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -77,51 +77,51 @@
   <si>
     <t>K7123-99844</t>
   </si>
   <si>
     <t>SAN AGUSTIN ISABELA</t>
   </si>
   <si>
     <t>JAY AR V DIONO</t>
   </si>
   <si>
     <t>K5002-81696</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>SHARLENE TOQUERO</t>
   </si>
   <si>
     <t>K7124-83809</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">LOLITA ZAMORA </t>
+    <t>LOLITA ZAMORA</t>
   </si>
   <si>
     <t>K7125-80635</t>
   </si>
   <si>
     <t>Lucita Lagapa</t>
   </si>
   <si>
     <t>K7135-100749</t>
   </si>
   <si>
     <t>VIRGINIA D. BARAWED</t>
   </si>
   <si>
     <t>K7124-80003</t>
   </si>
   <si>
     <t>TITA  tabarejo</t>
   </si>
   <si>
     <t>K7016-87815</t>
   </si>
   <si>
     <t>BRIGITTE BAYAS</t>
   </si>
@@ -143,93 +143,93 @@
   <si>
     <t>K7069-100133</t>
   </si>
   <si>
     <t>MIGNONETTE S BAUTISTA</t>
   </si>
   <si>
     <t>K7068-81014</t>
   </si>
   <si>
     <t>KASIBU NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>JOEMAR B MARQUEZ</t>
   </si>
   <si>
     <t>K7073-82312</t>
   </si>
   <si>
     <t>LEONORA O. CORPUZ / MARLON D. CORPUZ</t>
   </si>
   <si>
     <t>K7011-79976</t>
   </si>
   <si>
-    <t xml:space="preserve"> Tessie   cay uhen</t>
+    <t>Tessie   cay uhen</t>
   </si>
   <si>
     <t>K7016-100390</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">YURI AZAIAH BULAYANG </t>
+    <t>YURI AZAIAH BULAYANG</t>
   </si>
   <si>
     <t>K5002-101379</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ANGELINA MORALES</t>
   </si>
   <si>
     <t>K7135-88640</t>
   </si>
   <si>
     <t>Joel Tacadena</t>
   </si>
   <si>
     <t>K7016-88874</t>
   </si>
   <si>
     <t>AGLIPAY QUIRINO</t>
   </si>
   <si>
     <t>NENA SIMON</t>
   </si>
   <si>
     <t>K7016-88439</t>
   </si>
   <si>
     <t>CABARROGUIS (Capital) QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">ARNEL CABACUNGAN </t>
+    <t>ARNEL CABACUNGAN</t>
   </si>
   <si>
     <t>K7074-83730</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>Milagros B Gordo</t>
   </si>
   <si>
     <t>K7135-83963</t>
   </si>
   <si>
     <t>Bernardo Simsiman</t>
   </si>
   <si>
     <t>K7127-81140</t>
   </si>
   <si>
     <t>ALFREDO S, LUIS</t>
   </si>
   <si>
     <t>K5003-100971</t>
   </si>
@@ -377,51 +377,51 @@
   <si>
     <t>MYRNA GOSIN</t>
   </si>
   <si>
     <t>K7063-81207</t>
   </si>
   <si>
     <t>LORNCIO KIMAYONG</t>
   </si>
   <si>
     <t>K7123-80079</t>
   </si>
   <si>
     <t>JONARD O. NICER</t>
   </si>
   <si>
     <t>K7127-81086</t>
   </si>
   <si>
     <t>SAN LUIS AURORA</t>
   </si>
   <si>
     <t>ROSE GELIE TADEO</t>
   </si>
   <si>
-    <t xml:space="preserve">GEMMA S. CORONG </t>
+    <t>GEMMA S. CORONG</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBF9367</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JEFF</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>JOSE</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>