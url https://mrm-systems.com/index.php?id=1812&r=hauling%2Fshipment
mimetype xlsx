--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -116,246 +116,246 @@
   <si>
     <t>PEÑABLANCA CAGAYAN</t>
   </si>
   <si>
     <t>DAIANA JOY DE OCAMPO</t>
   </si>
   <si>
     <t>K7016-86709</t>
   </si>
   <si>
     <t>PIAT CAGAYAN</t>
   </si>
   <si>
     <t>TERESA SAGSAGAT</t>
   </si>
   <si>
     <t>K7124-84188</t>
   </si>
   <si>
     <t>RENALYN PIMENTEL ONATE</t>
   </si>
   <si>
     <t>K6002-84433</t>
   </si>
   <si>
-    <t xml:space="preserve">Melchor Caranguian </t>
+    <t>Melchor Caranguian</t>
   </si>
   <si>
     <t>K7011-81582</t>
   </si>
   <si>
     <t>SANCHEZ-MIRA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LISA MARIS I FUERTES </t>
+    <t>LISA MARIS I FUERTES</t>
   </si>
   <si>
     <t>K7135-78824</t>
   </si>
   <si>
     <t>SANTO NIÑO (FAIRE) CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Elizabeth manila </t>
+    <t>Elizabeth manila</t>
   </si>
   <si>
     <t>K7121-83002</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>Joseph Iringan</t>
   </si>
   <si>
     <t>K7068-80019</t>
   </si>
   <si>
     <t>VILMOR CABASAG</t>
   </si>
   <si>
     <t>K7016-83200</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEFINA VILLACAMPA </t>
+    <t>JOSEFINA VILLACAMPA</t>
   </si>
   <si>
     <t>K7068-80375</t>
   </si>
   <si>
     <t>PAISY G BALBERAN</t>
   </si>
   <si>
     <t>K7127-80984</t>
   </si>
   <si>
     <t>LADILYN P, CALEDA</t>
   </si>
   <si>
     <t>K7058-86409</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">  Luciano P  Miguel jr  </t>
+    <t>Luciano P  Miguel jr</t>
   </si>
   <si>
     <t>K7016-88540</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">TRANQUELINO DE LEON </t>
+    <t>TRANQUELINO DE LEON</t>
   </si>
   <si>
     <t>K8002-89072</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>JOSEPH CASTILLAS</t>
   </si>
   <si>
     <t>K7069-101739</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>Lina may calimag</t>
   </si>
   <si>
     <t>K7080-81617</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSARIO RUIZ </t>
+    <t>ROSARIO RUIZ</t>
   </si>
   <si>
     <t>K7124-83444</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>RONELA B. ABAD</t>
   </si>
   <si>
     <t>K7124-79937</t>
   </si>
   <si>
     <t>K7127-83770</t>
   </si>
   <si>
     <t>QUEZON ISABELA</t>
   </si>
   <si>
     <t>TESSIE CORTAS</t>
   </si>
   <si>
     <t>K7135-80934</t>
   </si>
   <si>
     <t>ERLINDA SORIANO</t>
   </si>
   <si>
     <t>K7133-81181</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Ginalyn cabauatan </t>
+    <t>Ginalyn cabauatan</t>
   </si>
   <si>
     <t>K7058-84420</t>
   </si>
   <si>
-    <t xml:space="preserve"> Adela p  cabacungan</t>
+    <t>Adela p  cabacungan</t>
   </si>
   <si>
     <t>K7126-83473</t>
   </si>
   <si>
-    <t xml:space="preserve">  Connielyn  reccion dannug</t>
+    <t>Connielyn  reccion dannug</t>
   </si>
   <si>
     <t>K7016-81212</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK JEROME DELA CRUZ </t>
+    <t>MARK JEROME DELA CRUZ</t>
   </si>
   <si>
     <t>K7073-80117</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>ROSALINDA B. AGUINALDO / FELICIANO M. AGUINALDO</t>
   </si>
   <si>
     <t>K5002-86281</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>MARISSA M. CATAINA</t>
   </si>
   <si>
     <t>K5002-86335</t>
   </si>
   <si>
     <t>KURT JAMES B. AGUINALDO</t>
   </si>
   <si>
     <t>K7126-84387</t>
   </si>
   <si>
     <t>SANTA MARIA ISABELA</t>
   </si>
   <si>
     <t>Vicky V Laggui</t>
   </si>
   <si>
     <t>K7058-81587</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nerisa  l verga</t>
+    <t>Nerisa  l verga</t>
   </si>
   <si>
     <t>K7072-81398</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>EMEE FERRER</t>
   </si>
   <si>
     <t>K7016-87913</t>
   </si>
   <si>
     <t>SAN ILDEFONSO ILOCOS SUR</t>
   </si>
   <si>
     <t>MARJORIE CARDENAS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK 8209</t>
   </si>