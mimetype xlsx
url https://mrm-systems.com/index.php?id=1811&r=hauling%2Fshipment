--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -200,69 +200,69 @@
   <si>
     <t>Jovencio C Acedo</t>
   </si>
   <si>
     <t>K7135-81493</t>
   </si>
   <si>
     <t>Rosean A Ferrer</t>
   </si>
   <si>
     <t>K7135-85155</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>Ruth Shayne G.Calimlim</t>
   </si>
   <si>
     <t>K5003-101406</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Vanessa may AQUINO </t>
+    <t>Vanessa may AQUINO</t>
   </si>
   <si>
     <t>K7126-85126</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
     <t>Elmer A Sebastian</t>
   </si>
   <si>
     <t>K7123-84711</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">SHEINA MAE GALLEON </t>
+    <t>SHEINA MAE GALLEON</t>
   </si>
   <si>
     <t>K7123-84710</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>RODEL R. GRANEL</t>
   </si>
   <si>
     <t>K5002-101379</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>ANGELINA MORALES</t>
   </si>
   <si>
     <t>K7026-85044</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
@@ -380,51 +380,51 @@
   <si>
     <t>MIRIAM R DIZON</t>
   </si>
   <si>
     <t>K7124-82613</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>MICHELLE FLORES</t>
   </si>
   <si>
     <t>K7124-82779</t>
   </si>
   <si>
     <t>rogelio conge flores</t>
   </si>
   <si>
     <t>K7058-101407</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Elaine v garcia</t>
+    <t>Elaine v garcia</t>
   </si>
   <si>
     <t>K7026-102576</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>JULIEL MANANSALA</t>
   </si>
   <si>
     <t>K7126-85067</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>Timothy Daniel L Gegante</t>
   </si>
   <si>
     <t>K7124-102728</t>
   </si>
   <si>
     <t>AIZA RAMOS DULAY</t>
   </si>
@@ -476,186 +476,186 @@
   <si>
     <t>KURT ANDREI DELA CRUZ</t>
   </si>
   <si>
     <t>K7058-85208</t>
   </si>
   <si>
     <t>Jolyn Sison</t>
   </si>
   <si>
     <t>K7126-101206</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>Mrs LOURDES REYES SAYLO</t>
   </si>
   <si>
     <t>K7126-101153</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">agnes sorizo </t>
+    <t>agnes sorizo</t>
   </si>
   <si>
     <t>K7058-82611</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jaqueline   cunanan</t>
+    <t>Jaqueline   cunanan</t>
   </si>
   <si>
     <t>K7127-85066</t>
   </si>
   <si>
     <t>PURA TARLAC</t>
   </si>
   <si>
     <t>ALBERT P, AGULLANA</t>
   </si>
   <si>
     <t>K7073-85191</t>
   </si>
   <si>
     <t>GALIMUYOD ILOCOS SUR</t>
   </si>
   <si>
     <t>ALFREDO / Purificacion Guilambo</t>
   </si>
   <si>
     <t>K7133-100970</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Ailene redulfa </t>
+    <t>Ailene redulfa</t>
   </si>
   <si>
     <t>K7026-84844</t>
   </si>
   <si>
-    <t xml:space="preserve">ROAN JEAN SANTIAGO </t>
+    <t>ROAN JEAN SANTIAGO</t>
   </si>
   <si>
     <t>K7058-82652</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>Marisa t. Navalta</t>
   </si>
   <si>
     <t>K5003-84137</t>
   </si>
   <si>
     <t>MASINLOC ZAMBALES</t>
   </si>
   <si>
     <t>ALLAN EMPENO</t>
   </si>
   <si>
     <t>K7126-102262</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>Marife P Rustia</t>
   </si>
   <si>
     <t>K7026-101197</t>
   </si>
   <si>
     <t>Mario Rasay Adobo</t>
   </si>
   <si>
     <t>K7058-85401</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Riza  ann l  casica</t>
+    <t>Riza  ann l  casica</t>
   </si>
   <si>
     <t>K6002-102686</t>
   </si>
   <si>
     <t>BANGAR LA UNION</t>
   </si>
   <si>
     <t>Gelmar A Agustin</t>
   </si>
   <si>
     <t>K8002-85028</t>
   </si>
   <si>
     <t>CABA LA UNION</t>
   </si>
   <si>
     <t>CHRISTOPHER DEL ROSARIO</t>
   </si>
   <si>
     <t>K7124-85161</t>
   </si>
   <si>
     <t>DENAMARIE A.PARROCHA</t>
   </si>
   <si>
     <t>K7030-101139</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
     <t>RUFINO M SULIO</t>
   </si>
   <si>
     <t>K7073-102628</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>LORETO B. DUCUSIN JR.</t>
   </si>
   <si>
     <t>K7123-84713</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANCIA P PALACPAC </t>
+    <t>FRANCIA P PALACPAC</t>
   </si>
   <si>
     <t>K7127-85094</t>
   </si>
   <si>
     <t>ROSITA SUGA PERTUDO</t>
   </si>
   <si>
     <t>K7011-85286</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>EMILETA P. CHUA</t>
   </si>
   <si>
     <t>K7129-84957</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>amador mangasi/marilyn mangasi</t>
   </si>
@@ -665,51 +665,51 @@
   <si>
     <t>BAUTISTA PANGASINAN</t>
   </si>
   <si>
     <t>Myrna Elevazo</t>
   </si>
   <si>
     <t>K7011-84847</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>VILMA RETIRO</t>
   </si>
   <si>
     <t>K7129-85274</t>
   </si>
   <si>
     <t>AMALIA BUGARIN</t>
   </si>
   <si>
     <t>K7016-85012</t>
   </si>
   <si>
-    <t xml:space="preserve">JONALYN BAUTISTA </t>
+    <t>JONALYN BAUTISTA</t>
   </si>
   <si>
     <t>K7030-101090</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>NOVA F ESTRADA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>leo</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>