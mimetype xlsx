--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -86,171 +86,171 @@
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>Miriam dela cruz</t>
   </si>
   <si>
     <t>K7125-100578</t>
   </si>
   <si>
     <t>Dennis Enriquez</t>
   </si>
   <si>
     <t>K7127-89126</t>
   </si>
   <si>
     <t>AILEEN A, DANGANAN</t>
   </si>
   <si>
     <t>K7016-99983</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">HAZEL VARGAS </t>
+    <t>HAZEL VARGAS</t>
   </si>
   <si>
     <t>K7135-88251</t>
   </si>
   <si>
     <t>John Micheal Perez</t>
   </si>
   <si>
     <t>K8002-83522</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
     <t>JANGELICA SALANDANAN</t>
   </si>
   <si>
     <t>K7068-101185</t>
   </si>
   <si>
     <t>NENITA T.MANLICLIC</t>
   </si>
   <si>
     <t>K8002-82183</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>AUDREY ESTACIO</t>
   </si>
   <si>
     <t>K7016-88458</t>
   </si>
   <si>
     <t>SHERLYN TAYAG</t>
   </si>
   <si>
     <t>K7123-83425</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>RACHEL LOPEZ ALONZO</t>
   </si>
   <si>
     <t>K7124-81838</t>
   </si>
   <si>
-    <t xml:space="preserve">JENELYN VILLANO </t>
+    <t>JENELYN VILLANO</t>
   </si>
   <si>
     <t>K7124-88036</t>
   </si>
   <si>
     <t>EDITHA GENATA</t>
   </si>
   <si>
     <t>K7011-83657</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA FE.G. REYES </t>
+    <t>MARIA FE.G. REYES</t>
   </si>
   <si>
     <t>K7121-102024</t>
   </si>
   <si>
     <t>Jean P Casim</t>
   </si>
   <si>
     <t>K5004-101918</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
     <t>ORLANDO MANALO</t>
   </si>
   <si>
     <t>K7126-83822</t>
   </si>
   <si>
     <t>Gilberto Madrid Sr.</t>
   </si>
   <si>
     <t>K7135-81148</t>
   </si>
   <si>
     <t>Teresa Singson Reyes</t>
   </si>
   <si>
     <t>K7016-82377</t>
   </si>
   <si>
-    <t xml:space="preserve">ADORACION FERRER </t>
+    <t>ADORACION FERRER</t>
   </si>
   <si>
     <t>K6002-84365</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>REGINO BONDOC</t>
   </si>
   <si>
     <t>K8002-101166</t>
   </si>
   <si>
     <t>YOLANDA MAÑALAC</t>
   </si>
   <si>
     <t>K7016-101397</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RAMON SANGALANG </t>
+    <t>RAMON SANGALANG</t>
   </si>
   <si>
     <t>K7121-83705</t>
   </si>
   <si>
     <t>Jessette Pangilinan</t>
   </si>
   <si>
     <t>K7072-80531</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>ANTONIO LAPIRA</t>
   </si>
   <si>
     <t>K7073-83802</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>ARGIE LEN C. VILLEGAS / Geraldine Castillo</t>
   </si>