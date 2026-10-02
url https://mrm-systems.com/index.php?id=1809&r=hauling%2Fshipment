--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -140,51 +140,51 @@
   <si>
     <t>K8002-86970</t>
   </si>
   <si>
     <t>ISAGANI C CASIL</t>
   </si>
   <si>
     <t>K7129-83595</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>MELANIE DELA VEGA</t>
   </si>
   <si>
     <t>K7127-88426</t>
   </si>
   <si>
     <t>KENNETH TORIO</t>
   </si>
   <si>
     <t>K7058-80144</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lester de  guzman </t>
+    <t>Lester de  guzman</t>
   </si>
   <si>
     <t>K8002-84465</t>
   </si>
   <si>
     <t>FRANCES ALANA FERNANDEZ</t>
   </si>
   <si>
     <t>K7061-101998</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>Jamielene Perez</t>
   </si>
   <si>
     <t>K7121-101841</t>
   </si>
   <si>
     <t>Divina Collantes</t>
   </si>
   <si>
     <t>K6002-101033</t>
   </si>
@@ -203,51 +203,51 @@
   <si>
     <t>ARGIE LEN C. VILLEGAS / Geraldine Castillo</t>
   </si>
   <si>
     <t>K7123-84351</t>
   </si>
   <si>
     <t>SAN CLEMENTE TARLAC</t>
   </si>
   <si>
     <t>EMILIANO G DACALANIO JR</t>
   </si>
   <si>
     <t>K7129-83297</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>MARIONE VER JERRICK RABINA</t>
   </si>
   <si>
     <t>K7135-86562</t>
   </si>
   <si>
-    <t xml:space="preserve">Anthony Marjalino </t>
+    <t>Anthony Marjalino</t>
   </si>
   <si>
     <t>K5005-79929</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>EMELDA O SANTUA</t>
   </si>
   <si>
     <t>K7129-84159</t>
   </si>
   <si>
     <t>VIOLETA F. GARCIA</t>
   </si>
   <si>
     <t>K7026-80102</t>
   </si>
   <si>
     <t>JOHN KERVIN F. ATIENZA</t>
   </si>
   <si>
     <t>K7011-79835</t>
   </si>
@@ -284,60 +284,60 @@
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>SPINILI P.ANGANTI</t>
   </si>
   <si>
     <t>K7129-83590</t>
   </si>
   <si>
     <t>JOCELYN REALON HERMONO</t>
   </si>
   <si>
     <t>K7093-79766</t>
   </si>
   <si>
     <t>MAXIMO M. MENOR</t>
   </si>
   <si>
     <t>K7016-83744</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">BELLA MANAOIS </t>
+    <t>BELLA MANAOIS</t>
   </si>
   <si>
     <t>K7016-84027</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">GLORY CALIBOSO </t>
+    <t>GLORY CALIBOSO</t>
   </si>
   <si>
     <t>K8002-88691</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
     <t>JOEL TARLIT</t>
   </si>
   <si>
     <t>K7124-82987</t>
   </si>
   <si>
     <t>CHRISTINE OMBAC</t>
   </si>
   <si>
     <t>K7069-80522</t>
   </si>
   <si>
     <t>DONN JOSE JR OCAMPO</t>
   </si>
   <si>
     <t>K7026-84183</t>
   </si>