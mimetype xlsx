--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -86,90 +86,90 @@
   <si>
     <t>K5004-83650</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>LEIDEL BANGIT NIRIC</t>
   </si>
   <si>
     <t>K7126-82910</t>
   </si>
   <si>
     <t>ELVIRA M. MAUN</t>
   </si>
   <si>
     <t>K7069-80819</t>
   </si>
   <si>
     <t>CEFFRIND MULDONG</t>
   </si>
   <si>
     <t>K7125-100215</t>
   </si>
   <si>
-    <t xml:space="preserve">Sheila mae Buenafe </t>
+    <t>Sheila mae Buenafe</t>
   </si>
   <si>
     <t>K7126-101685</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>ERIC  PAYANG</t>
   </si>
   <si>
     <t>K7073-83631</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>ESSEL ManuCDUC MENDIDIA</t>
   </si>
   <si>
     <t>K7068-101780</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>MISHCA JADEN OBNAMIA</t>
   </si>
   <si>
     <t>K7127-88660</t>
   </si>
   <si>
     <t>MAYLYN M, RAMOS</t>
   </si>
   <si>
     <t>K7126-102110</t>
   </si>
   <si>
-    <t xml:space="preserve">Joselito Jariel </t>
+    <t>Joselito Jariel</t>
   </si>
   <si>
     <t>K6002-83769</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>CRISTINA MUNOZ</t>
   </si>
   <si>
     <t>K7080-79997</t>
   </si>
   <si>
     <t>SAN LUIS PAMPANGA</t>
   </si>
   <si>
     <t>JOSELITO EMPERANTE</t>
   </si>
   <si>
     <t>K7125-80429</t>
   </si>
   <si>
     <t>GEMMA M BAROY</t>
   </si>