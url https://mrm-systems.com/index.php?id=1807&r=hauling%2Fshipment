--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>07/03/2026 20:25:56 - 07/03/2026 20:38:39</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -74,234 +74,231 @@
   <si>
     <t>FRITZ MARK GAMILLA</t>
   </si>
   <si>
     <t>K7017-79928</t>
   </si>
   <si>
     <t>RIZALINE DE ARO</t>
   </si>
   <si>
     <t>K7026-87820</t>
   </si>
   <si>
     <t>Mercurio mujeres</t>
   </si>
   <si>
     <t>K7026-87887</t>
   </si>
   <si>
     <t>FLORA BEL TINAZA</t>
   </si>
   <si>
     <t>K7121-88013</t>
   </si>
   <si>
-    <t xml:space="preserve">Julian N Caligtan </t>
+    <t>Julian N Caligtan</t>
   </si>
   <si>
     <t>K8002-88499</t>
   </si>
   <si>
-    <t xml:space="preserve">HORTILLIANO DE VERA </t>
+    <t>HORTILLIANO DE VERA</t>
   </si>
   <si>
     <t>K7127-98674</t>
   </si>
   <si>
     <t>RYAN SERVI SORIANO</t>
   </si>
   <si>
     <t>K7030-80062</t>
   </si>
   <si>
     <t>ANALYN M ROMERO</t>
   </si>
   <si>
     <t>K7016-81200</t>
   </si>
   <si>
     <t>BAKUN BENGUET</t>
   </si>
   <si>
     <t>SOFIA PACIO</t>
   </si>
   <si>
     <t>K7016-87835</t>
   </si>
   <si>
     <t>ITOGON BENGUET</t>
   </si>
   <si>
     <t>CONCEPCION MAYOS</t>
   </si>
   <si>
     <t>K7126-84132</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>Daniel Sungayab</t>
   </si>
   <si>
     <t>K7016-101797</t>
   </si>
   <si>
-    <t xml:space="preserve">IRVIN KENN ARANDIA </t>
+    <t>IRVIN KENN ARANDIA</t>
   </si>
   <si>
     <t>K7058-100245</t>
   </si>
   <si>
-    <t xml:space="preserve"> Glenda onos</t>
+    <t>Glenda onos</t>
   </si>
   <si>
     <t>K7093-100696</t>
   </si>
   <si>
     <t>JERALYN PASCUA</t>
   </si>
   <si>
     <t>K6002-86508</t>
   </si>
   <si>
     <t>Janelle L Evangelista</t>
   </si>
   <si>
     <t>K8002-100553</t>
   </si>
   <si>
     <t>MRS GUILLERMA MENZI</t>
   </si>
   <si>
     <t>K7016-82210</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN PAUL ASPIRAS </t>
+    <t>JOHN PAUL ASPIRAS</t>
   </si>
   <si>
     <t>K7011-86598</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
     <t>ELITO L. MAPANAO</t>
   </si>
   <si>
     <t>K7129-84426</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>SALINA C. ABUAN</t>
   </si>
   <si>
     <t>K7063-80748</t>
   </si>
   <si>
-    <t xml:space="preserve">IMELDA LUYAS </t>
+    <t>IMELDA LUYAS</t>
   </si>
   <si>
     <t>K7127-101586</t>
   </si>
   <si>
     <t>DEENA DE GUZMAN AQUINO</t>
   </si>
   <si>
     <t>K5002-84054</t>
   </si>
   <si>
     <t>REYNANTE C CALUB</t>
   </si>
   <si>
     <t>K7017-80781</t>
   </si>
   <si>
     <t>CABA LA UNION</t>
   </si>
   <si>
     <t>LOURDES BANIQUED</t>
   </si>
   <si>
     <t>K7074-80220</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>Conrado c. Oribello jr.</t>
   </si>
   <si>
     <t>K7068-79590</t>
   </si>
   <si>
     <t>HERMOGENES BALBIN PERALTA</t>
   </si>
   <si>
     <t>K7123-83300</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">DYLAN EPHRAIM A. VILLARUZ </t>
+    <t>DYLAN EPHRAIM A. VILLARUZ</t>
   </si>
   <si>
     <t>K7125-80262</t>
   </si>
   <si>
-    <t xml:space="preserve">Wilma E Garcia </t>
+    <t>Wilma E Garcia</t>
   </si>
   <si>
     <t>K7016-82800</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>NORNA V LAROYA</t>
   </si>
   <si>
     <t>K7127-83829</t>
   </si>
   <si>
     <t>MARIE G, RUALO</t>
   </si>
   <si>
-    <t xml:space="preserve">GALE c/o FLORENCE SALMIN </t>
+    <t>GALE c/o FLORENCE SALMIN</t>
   </si>
   <si>
     <t>TUBA BENGUET</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">LENNY CAMPOLET </t>
   </si>
   <si>
     <t>LENNY CAMPOLET</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBJ 1158</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ABENOJA</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>RONALD/ARIEL</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
@@ -1132,96 +1129,96 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>110817</v>
       </c>
       <c r="B37" t="s">
         <v>80</v>
       </c>
       <c r="C37">
         <v>8</v>
       </c>
       <c r="D37" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>110823</v>
       </c>
       <c r="B38" t="s">
         <v>80</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
       <c r="D38" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>82</v>
+      </c>
+      <c r="B40" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
+        <v>84</v>
+      </c>
+      <c r="B41" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
+        <v>86</v>
+      </c>
+      <c r="B42" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
+        <v>88</v>
+      </c>
+      <c r="B43" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
+        <v>90</v>
+      </c>
+      <c r="B44" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>