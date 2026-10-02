--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -101,87 +101,87 @@
   <si>
     <t>K7127-88426</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>KENNETH TORIO</t>
   </si>
   <si>
     <t>K7121-101841</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>Divina Collantes</t>
   </si>
   <si>
     <t>K8002-88499</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">HORTILLIANO DE VERA </t>
+    <t>HORTILLIANO DE VERA</t>
   </si>
   <si>
     <t>K7016-101797</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">IRVIN KENN ARANDIA </t>
+    <t>IRVIN KENN ARANDIA</t>
   </si>
   <si>
     <t>K8002-86604</t>
   </si>
   <si>
     <t>ALFONSO LISTA (POTIA) IFUGAO</t>
   </si>
   <si>
     <t>FERRIC MARLO CADIENTE</t>
   </si>
   <si>
     <t>K5004-89177</t>
   </si>
   <si>
     <t>PEÑABLANCA CAGAYAN</t>
   </si>
   <si>
     <t>DAIANA JOY DE OCAMPO</t>
   </si>
   <si>
     <t>K7016-88540</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">TRANQUELINO DE LEON </t>
+    <t>TRANQUELINO DE LEON</t>
   </si>
   <si>
     <t>K7069-101739</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>Lina may calimag</t>
   </si>
   <si>
     <t>K7124-79937</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>RONELA B. ABAD</t>
   </si>
   <si>
     <t>K7068-101185</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
@@ -209,51 +209,51 @@
   <si>
     <t>K7068-101342</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARK FRANCIS ERMITANIO</t>
   </si>
   <si>
     <t>K7063-101469</t>
   </si>
   <si>
     <t>GABALDON (BITULOK &amp; SABANI) NUEVA ECIJA</t>
   </si>
   <si>
     <t>PRINCESS M LACESTE</t>
   </si>
   <si>
     <t>K7058-80069</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maricar durante</t>
+    <t>Maricar durante</t>
   </si>
   <si>
     <t>K7074-101637</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>RENZ  NIN̈O F. PASCUAL</t>
   </si>
   <si>
     <t>K5005-101204</t>
   </si>
   <si>
     <t>TALUGTUG NUEVA ECIJA</t>
   </si>
   <si>
     <t>FLORIDA RAMOS</t>
   </si>
   <si>
     <t>K7030-101718</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
@@ -272,81 +272,81 @@
   <si>
     <t>K7072-81398</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>EMEE FERRER</t>
   </si>
   <si>
     <t>K8002-101166</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>YOLANDA MAÑALAC</t>
   </si>
   <si>
     <t>K7016-101397</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RAMON SANGALANG </t>
+    <t>RAMON SANGALANG</t>
   </si>
   <si>
     <t>K7126-101685</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>ERIC  PAYANG</t>
   </si>
   <si>
     <t>K7068-101780</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>MISHCA JADEN OBNAMIA</t>
   </si>
   <si>
     <t>K7127-88660</t>
   </si>
   <si>
     <t>MAYLYN M, RAMOS</t>
   </si>
   <si>
     <t>K7126-102110</t>
   </si>
   <si>
-    <t xml:space="preserve">Joselito Jariel </t>
+    <t>Joselito Jariel</t>
   </si>
   <si>
     <t>K7105-100305</t>
   </si>
   <si>
     <t>MINALIN PAMPANGA</t>
   </si>
   <si>
     <t>MIRASOL TUAZON</t>
   </si>
   <si>
     <t>K7016-101624</t>
   </si>
   <si>
     <t>TERESITA QUITO</t>
   </si>
   <si>
     <t>K5004-101792</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>ELENA JUNIO</t>
   </si>
@@ -362,51 +362,51 @@
   <si>
     <t>K7072-81202</t>
   </si>
   <si>
     <t>SANTA MARIA ILOCOS SUR</t>
   </si>
   <si>
     <t>PAUL VINCENT QUINITIP</t>
   </si>
   <si>
     <t>K7127-101586</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>DEENA DE GUZMAN AQUINO</t>
   </si>
   <si>
     <t>K5002-101976</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">RAFFY JAMES C. CASILLA </t>
+    <t>RAFFY JAMES C. CASILLA</t>
   </si>
   <si>
     <t>K7016-101400</t>
   </si>
   <si>
     <t>BASISTA PANGASINAN</t>
   </si>
   <si>
     <t>LINA BACANI</t>
   </si>
   <si>
     <t>K8002-88691</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
     <t>JOEL TARLIT</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>