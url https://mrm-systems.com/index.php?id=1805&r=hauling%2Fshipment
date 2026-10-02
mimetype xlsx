--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -59,51 +59,51 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7124-83799</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
     <t>RUFI T. SANTOS</t>
   </si>
   <si>
     <t>K7135-83850</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marina L Jacinto </t>
+    <t>Marina L Jacinto</t>
   </si>
   <si>
     <t>K7135-80961</t>
   </si>
   <si>
     <t>K7074-80764</t>
   </si>
   <si>
     <t>MICHELLE RAMOS</t>
   </si>
   <si>
     <t>K7073-86692</t>
   </si>
   <si>
     <t>Norman Sampoleo</t>
   </si>
   <si>
     <t>K7124-84384</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>AURORA VALENCIA</t>
   </si>
@@ -137,81 +137,81 @@
   <si>
     <t>AILIE.E.CUEVO</t>
   </si>
   <si>
     <t>K7135-84571</t>
   </si>
   <si>
     <t>Eliza libao</t>
   </si>
   <si>
     <t>K7129-83496</t>
   </si>
   <si>
     <t>RAFAEL M. LAZATIN</t>
   </si>
   <si>
     <t>K5001-88325</t>
   </si>
   <si>
     <t>LYNDA BYRD  VIDAL</t>
   </si>
   <si>
     <t>K7016-84262</t>
   </si>
   <si>
-    <t xml:space="preserve">ZANDER CRISTOBAL </t>
+    <t>ZANDER CRISTOBAL</t>
   </si>
   <si>
     <t>K7058-84168</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Elizabeth b ignacio</t>
   </si>
   <si>
     <t>K5001-86207</t>
   </si>
   <si>
     <t>Janeth balagbagan suba</t>
   </si>
   <si>
     <t>K7058-84448</t>
   </si>
   <si>
     <t>CARRANGLAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sufina cde leon</t>
+    <t>Sufina cde leon</t>
   </si>
   <si>
     <t>K7121-85809</t>
   </si>
   <si>
-    <t xml:space="preserve">Perla Liwag Garcia </t>
+    <t>Perla Liwag Garcia</t>
   </si>
   <si>
     <t>K5002-80214</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>ERWINA JOSE RAMOS</t>
   </si>
   <si>
     <t>K5002-83609</t>
   </si>
   <si>
     <t>CRISTINA ADOFINA</t>
   </si>
   <si>
     <t>K7030-101080</t>
   </si>
   <si>
     <t>ARA KAYE DELA CRUZ JIMENEZ</t>
   </si>
   <si>
     <t>K7063-80006</t>
   </si>
@@ -227,96 +227,96 @@
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>NARCISA V. ABESAMIS</t>
   </si>
   <si>
     <t>K6002-83589</t>
   </si>
   <si>
     <t>JENNELYN OR JEANETTE MANAHAN</t>
   </si>
   <si>
     <t>K7073-100811</t>
   </si>
   <si>
     <t>CRIS ADOLF N. ABESAMIS</t>
   </si>
   <si>
     <t>K7016-87322</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">RONNIE DELA CRUZ </t>
+    <t>RONNIE DELA CRUZ</t>
   </si>
   <si>
     <t>K7135-83860</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Madonna M. Malubay</t>
   </si>
   <si>
     <t>K7127-86669</t>
   </si>
   <si>
     <t>CYNTHA M,SILAO</t>
   </si>
   <si>
     <t>K5004-82171</t>
   </si>
   <si>
     <t>CATALINA PASTRANA</t>
   </si>
   <si>
     <t>K5004-87168</t>
   </si>
   <si>
     <t>K7123-82704</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">FREDDIE AMBROCIO VICENTE </t>
+    <t>FREDDIE AMBROCIO VICENTE</t>
   </si>
   <si>
     <t>K7125-80433</t>
   </si>
   <si>
-    <t xml:space="preserve">Rowena quitola </t>
+    <t>Rowena quitola</t>
   </si>
   <si>
     <t>K7080-80071</t>
   </si>
   <si>
-    <t xml:space="preserve">DORINA A TUBICE </t>
+    <t>DORINA A TUBICE</t>
   </si>
   <si>
     <t>K7124-80052</t>
   </si>
   <si>
     <t>PANTABANGAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>WILLIAM DACANAY</t>
   </si>
   <si>
     <t>K7127-81320</t>
   </si>
   <si>
     <t>BERNIE D, MENDOZA</t>
   </si>
   <si>
     <t>K7017-79612</t>
   </si>
   <si>
     <t>RODELIO P ROMERO</t>
   </si>
   <si>
     <t>K7030-81860</t>
   </si>
@@ -341,117 +341,117 @@
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>LEOPOLDO REGAL</t>
   </si>
   <si>
     <t>K7016-88863</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>GLADYS BICOS</t>
   </si>
   <si>
     <t>K7121-84043</t>
   </si>
   <si>
     <t>REYNALDO P RIVERA</t>
   </si>
   <si>
     <t>K7127-84534</t>
   </si>
   <si>
-    <t xml:space="preserve">ASIAH SAMPORNA </t>
+    <t>ASIAH SAMPORNA</t>
   </si>
   <si>
     <t>K7068-80657</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>NOMER ROMERO ADLUZ</t>
   </si>
   <si>
     <t>K7058-79970</t>
   </si>
   <si>
     <t>Tricia marvilla</t>
   </si>
   <si>
     <t>K5002-84466</t>
   </si>
   <si>
     <t>MILAGROS GABRIEL</t>
   </si>
   <si>
     <t>K7125-80649</t>
   </si>
   <si>
     <t>ALBERT RAYMOND M DIMALIWAT</t>
   </si>
   <si>
     <t>K7129-80196</t>
   </si>
   <si>
     <t>MARILYN  MENDOZA</t>
   </si>
   <si>
     <t>K7016-81312</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. THERESA DOMINGO </t>
+    <t>MA. THERESA DOMINGO</t>
   </si>
   <si>
     <t>K7127-83529</t>
   </si>
   <si>
     <t>GLORIA ABAYA</t>
   </si>
   <si>
     <t>K5004-88693</t>
   </si>
   <si>
     <t>DAISY DELA CRUZ</t>
   </si>
   <si>
     <t>K7125-79987</t>
   </si>
   <si>
     <t>Angelica Gragasin</t>
   </si>
   <si>
     <t>K7127-87009</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORENCIA BIGLANG-AWA </t>
+    <t>FLORENCIA BIGLANG-AWA</t>
   </si>
   <si>
     <t>K7129-83568</t>
   </si>
   <si>
     <t>ZARAGOZA NUEVA ECIJA</t>
   </si>
   <si>
     <t>JULIUS CEASAR S. AMANCIO</t>
   </si>
   <si>
     <t>K5002-98477</t>
   </si>
   <si>
     <t>MYRNA PANGRAMUYEN</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>MBG 1175</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>