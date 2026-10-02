--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -56,138 +56,138 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7127-87340</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>JULIE CONCEPCIÓN ALFEREZ</t>
   </si>
   <si>
     <t>K7058-83175</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mrs  judith tagapan</t>
+    <t>Mrs  judith tagapan</t>
   </si>
   <si>
     <t>K7121-80402</t>
   </si>
   <si>
     <t>LA PAZ ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">Lenny  v  bagingan </t>
+    <t>Lenny  v  bagingan</t>
   </si>
   <si>
     <t>K7073-84389</t>
   </si>
   <si>
     <t>LAGAYAN ABRA</t>
   </si>
   <si>
     <t>ELSA B JIMENEZ</t>
   </si>
   <si>
     <t>K7063-100385</t>
   </si>
   <si>
     <t>MANABO ABRA</t>
   </si>
   <si>
     <t>NOVELITO BARBERO</t>
   </si>
   <si>
     <t>K7126-97562</t>
   </si>
   <si>
     <t>PEÑARRUBIA ABRA</t>
   </si>
   <si>
     <t>Norma M Villanueva</t>
   </si>
   <si>
     <t>K7016-88927</t>
   </si>
   <si>
-    <t xml:space="preserve">ESMENA ARDANIEL </t>
+    <t>ESMENA ARDANIEL</t>
   </si>
   <si>
     <t>K7016-83052</t>
   </si>
   <si>
     <t>PIDIGAN ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARJORIE ANN JIMENEZ </t>
+    <t>MARJORIE ANN JIMENEZ</t>
   </si>
   <si>
     <t>K8002-80909</t>
   </si>
   <si>
     <t>PILAR ABRA</t>
   </si>
   <si>
     <t>WILSON BERMEJO</t>
   </si>
   <si>
     <t>K7030-84357</t>
   </si>
   <si>
     <t>TAYUM ABRA</t>
   </si>
   <si>
     <t>PIA JANE G ALAGAO</t>
   </si>
   <si>
     <t>K7125-86602</t>
   </si>
   <si>
     <t>VILLAVICIOSA ABRA</t>
   </si>
   <si>
     <t>JANET CABIGON</t>
   </si>
   <si>
     <t>K7123-98508</t>
   </si>
   <si>
     <t>BANAYOYO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Florie a evangelista</t>
+    <t>Florie a evangelista</t>
   </si>
   <si>
     <t>K7026-84372</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>MARJORIE EILEEN G. BUENO</t>
   </si>
   <si>
     <t>K7011-84180</t>
   </si>
   <si>
     <t>MICHAEL SUBOC</t>
   </si>
   <si>
     <t>K7135-83964</t>
   </si>
   <si>
     <t>CAOAYAN ILOCOS SUR</t>
   </si>
   <si>
     <t>Derick Barrientos Ferrer</t>
   </si>
@@ -239,90 +239,90 @@
   <si>
     <t>K7129-81693</t>
   </si>
   <si>
     <t>SAN VICENTE ILOCOS SUR</t>
   </si>
   <si>
     <t>AURORA ROMERO</t>
   </si>
   <si>
     <t>K7135-81149</t>
   </si>
   <si>
     <t>SANTA CRUZ ILOCOS SUR</t>
   </si>
   <si>
     <t>Josefina Cumay-ao</t>
   </si>
   <si>
     <t>K7016-83830</t>
   </si>
   <si>
     <t>SANTA LUCIA ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILOU GUANZON </t>
+    <t>MARILOU GUANZON</t>
   </si>
   <si>
     <t>K7016-82179</t>
   </si>
   <si>
     <t>SANTA MARIA ILOCOS SUR</t>
   </si>
   <si>
     <t>PATRICIO ALEJO</t>
   </si>
   <si>
     <t>K7026-83448</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
   <si>
     <t>REYVIN TROY RACOMA</t>
   </si>
   <si>
     <t>K7058-83032</t>
   </si>
   <si>
     <t>SINAIT ILOCOS SUR</t>
   </si>
   <si>
     <t>Emelchor i yoro</t>
   </si>
   <si>
     <t>K7030-83154</t>
   </si>
   <si>
     <t>ESMEMIA Y RESPICIO</t>
   </si>
   <si>
     <t>K7058-86341</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ricca melody   filarca</t>
+    <t>Ricca melody   filarca</t>
   </si>
   <si>
     <t>K6002-80058</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
     <t>MARITES MANDAC MARIGMEN</t>
   </si>
   <si>
     <t>K7123-83205</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
     <t>JOYCE F. CABRERA MARASIGAN</t>
   </si>
   <si>
     <t>K5004-89044</t>
   </si>
   <si>
     <t>BACNOTAN LA UNION</t>
   </si>
@@ -368,96 +368,96 @@
   <si>
     <t>Elena A Leander</t>
   </si>
   <si>
     <t>K5003-100992</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>ROANNE RETUTA</t>
   </si>
   <si>
     <t>K7123-83061</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>FAITH EUNICE MANGLUGAY</t>
   </si>
   <si>
     <t>K7030-80086</t>
   </si>
   <si>
-    <t xml:space="preserve">Melanie Gibes </t>
+    <t>Melanie Gibes</t>
   </si>
   <si>
     <t>K7011-80132</t>
   </si>
   <si>
     <t>LUZVIMINDA DESUYO</t>
   </si>
   <si>
     <t>K7016-88061</t>
   </si>
   <si>
-    <t xml:space="preserve">LAWRENCE JOHN DIZON </t>
+    <t>LAWRENCE JOHN DIZON</t>
   </si>
   <si>
     <t>K7123-87723</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rogelio  costales</t>
+    <t>Rogelio  costales</t>
   </si>
   <si>
     <t>K5004-89120</t>
   </si>
   <si>
     <t>SUDIPEN LA UNION</t>
   </si>
   <si>
     <t>DARWIN U. LIBAO</t>
   </si>
   <si>
     <t>K7133-78539</t>
   </si>
   <si>
     <t>CURRIMAO ILOCOS NORTE</t>
   </si>
   <si>
     <t>Kyla pagud gervacio</t>
   </si>
   <si>
     <t>BANGUED (Capital) ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">CALIXTO L. VALERA </t>
+    <t>CALIXTO L. VALERA</t>
   </si>
   <si>
     <t>CALIXTO VALERA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCR 6531</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>LESTER</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>BRYAN BANTING</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>