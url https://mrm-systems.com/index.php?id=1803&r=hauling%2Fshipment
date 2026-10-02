--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -50,285 +50,285 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5002-83748</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ALEJANDRO P URUA </t>
+    <t>ALEJANDRO P URUA</t>
   </si>
   <si>
     <t>K7068-80824</t>
   </si>
   <si>
     <t>GILBERT G KADANO</t>
   </si>
   <si>
     <t>K7127-80323</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>ESTRELLA LIMSON PIOJO</t>
   </si>
   <si>
     <t>K7126-85549</t>
   </si>
   <si>
     <t>Danilo Peñalver</t>
   </si>
   <si>
     <t>K7026-81737</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
     <t>KAREN PASCUA CABABAG</t>
   </si>
   <si>
     <t>K7058-83554</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cynthia dy andrs</t>
+    <t>Cynthia dy andrs</t>
   </si>
   <si>
     <t>K7080-80274</t>
   </si>
   <si>
     <t>GONZAGA CAGAYAN</t>
   </si>
   <si>
     <t>MANOLITO U.AGAPINAY</t>
   </si>
   <si>
     <t>K7016-83835</t>
   </si>
   <si>
     <t>MARIZ SAUPAN</t>
   </si>
   <si>
     <t>K7126-77191</t>
   </si>
   <si>
-    <t xml:space="preserve">SHIRLY ALEJO </t>
+    <t>SHIRLY ALEJO</t>
   </si>
   <si>
     <t>K7074-79906</t>
   </si>
   <si>
     <t>Medarlo y. Soller</t>
   </si>
   <si>
     <t>K7016-97944</t>
   </si>
   <si>
     <t>JOHN MARK CORTEZ</t>
   </si>
   <si>
     <t>K7063-80239</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
     <t>JULITA D.CABRERA</t>
   </si>
   <si>
     <t>K7073-88340</t>
   </si>
   <si>
     <t>LAL-LO CAGAYAN</t>
   </si>
   <si>
     <t>MARITES V. CONSIGNA</t>
   </si>
   <si>
     <t>K7135-84397</t>
   </si>
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
     <t>Joel perciano</t>
   </si>
   <si>
     <t>K7058-81864</t>
   </si>
   <si>
-    <t xml:space="preserve"> Leny  taguba</t>
+    <t>Leny  taguba</t>
   </si>
   <si>
     <t>K7068-79408</t>
   </si>
   <si>
     <t>SANTA ANA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ANTONETTE M. AGBAYANI </t>
+    <t>ANTONETTE M. AGBAYANI</t>
   </si>
   <si>
     <t>K8002-81913</t>
   </si>
   <si>
     <t>PETERSON NERVAR</t>
   </si>
   <si>
     <t>K7069-79588</t>
   </si>
   <si>
     <t>GLORY CABLARDA PAJA</t>
   </si>
   <si>
     <t>K7126-84105</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>Maria Luisa Aquino</t>
   </si>
   <si>
     <t>K7126-84094</t>
   </si>
   <si>
     <t>ZEN ALLYSA MAE A LOPEZ</t>
   </si>
   <si>
     <t>K7124-83381</t>
   </si>
   <si>
-    <t xml:space="preserve">GABRIEL L VALENZUELA </t>
+    <t>GABRIEL L VALENZUELA</t>
   </si>
   <si>
     <t>K7121-86270</t>
   </si>
   <si>
     <t>ALICIA ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Corazon D Licayan </t>
+    <t>Corazon D Licayan</t>
   </si>
   <si>
     <t>K7069-80815</t>
   </si>
   <si>
     <t>Faustina B Pabiling</t>
   </si>
   <si>
     <t>K7030-81758</t>
   </si>
   <si>
     <t>BENITO SOLIVEN ISABELA</t>
   </si>
   <si>
     <t>SHIRLEY S CENIT</t>
   </si>
   <si>
     <t>K7030-81752</t>
   </si>
   <si>
     <t>TERESITA D CASTILLO</t>
   </si>
   <si>
     <t>K7127-81220</t>
   </si>
   <si>
     <t>LOIDA VILLAFLOR</t>
   </si>
   <si>
     <t>K7016-84898</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLINA NACION </t>
+    <t>MERLINA NACION</t>
   </si>
   <si>
     <t>K7127-87208</t>
   </si>
   <si>
     <t>JESSIEFLOR A, BUTAC</t>
   </si>
   <si>
     <t>K7073-83828</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
     <t>ARMHIE JOY antonio / John Lloyd CoRDuz</t>
   </si>
   <si>
     <t>K8002-100112</t>
   </si>
   <si>
     <t>DANILO ANTONIO</t>
   </si>
   <si>
     <t>K7072-80734</t>
   </si>
   <si>
-    <t xml:space="preserve">RAYMUNDO P MENSALVAS </t>
+    <t>RAYMUNDO P MENSALVAS</t>
   </si>
   <si>
     <t>K7026-83235</t>
   </si>
   <si>
     <t>JOCELYN L. RAMONES</t>
   </si>
   <si>
     <t>K7016-82762</t>
   </si>
   <si>
-    <t xml:space="preserve">TRANQUELINO DE LEON </t>
+    <t>TRANQUELINO DE LEON</t>
   </si>
   <si>
     <t>K7080-81617</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSARIO RUIZ </t>
+    <t>ROSARIO RUIZ</t>
   </si>
   <si>
     <t>K7125-80870</t>
   </si>
   <si>
     <t>BRYAN EDUARD M GO</t>
   </si>
   <si>
     <t>K6002-83156</t>
   </si>
   <si>
     <t>GAMU ISABELA</t>
   </si>
   <si>
     <t>CORAZON ABAYA LACISTE</t>
   </si>
   <si>
     <t>K8002-87205</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>LOIDA IRINGAN</t>
   </si>
@@ -365,51 +365,51 @@
   <si>
     <t>K7073-88421</t>
   </si>
   <si>
     <t>DELFIN ALBANO (MAGSAYSAY) ISABELA</t>
   </si>
   <si>
     <t>STELLA BATANG</t>
   </si>
   <si>
     <t>K7016-87754</t>
   </si>
   <si>
     <t>NAGUILIAN ISABELA</t>
   </si>
   <si>
     <t>CHARITY PASCUA</t>
   </si>
   <si>
     <t>K7026-99712</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMEN DELA CRUZ </t>
+    <t>CARMEN DELA CRUZ</t>
   </si>
   <si>
     <t>K7123-85769</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
   <si>
     <t>MARY JANE P. SINA</t>
   </si>
   <si>
     <t>K8002-87791</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>ERNESTO CONSUL JR</t>
   </si>
   <si>
     <t>K7129-84259</t>
   </si>
   <si>
     <t>FELICITAS ERMITANIO</t>
   </si>