--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -101,51 +101,51 @@
   <si>
     <t>K7135-82670</t>
   </si>
   <si>
     <t>Mary Grace P Belleza</t>
   </si>
   <si>
     <t>K7030-83526</t>
   </si>
   <si>
     <t>ALTHEIA REIGN E ALBAY</t>
   </si>
   <si>
     <t>K7026-86377</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>Jovita Soriano</t>
   </si>
   <si>
     <t>K7058-83117</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gregorio  v  doctolero</t>
+    <t>Gregorio  v  doctolero</t>
   </si>
   <si>
     <t>K7127-88962</t>
   </si>
   <si>
     <t>JEROME REVILLA IMUSLAN</t>
   </si>
   <si>
     <t>K7124-83128</t>
   </si>
   <si>
     <t>MELBA C. LIGERO</t>
   </si>
   <si>
     <t>K7121-84222</t>
   </si>
   <si>
     <t>Marites manaois</t>
   </si>
   <si>
     <t>K7011-81707</t>
   </si>
   <si>
     <t>RIZA  MACOCO</t>
   </si>
@@ -197,90 +197,90 @@
   <si>
     <t>K7121-100597</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>Vincent P Magat</t>
   </si>
   <si>
     <t>K7072-80446</t>
   </si>
   <si>
     <t>RANDY GUEVARRA</t>
   </si>
   <si>
     <t>K7123-83249</t>
   </si>
   <si>
     <t>AIDA R. RIVERA</t>
   </si>
   <si>
     <t>K7026-80034</t>
   </si>
   <si>
-    <t xml:space="preserve">JHON LESTER </t>
+    <t>JHON LESTER</t>
   </si>
   <si>
     <t>K7074-80343</t>
   </si>
   <si>
     <t>AILEEN YUMUL</t>
   </si>
   <si>
     <t>K7073-88392</t>
   </si>
   <si>
     <t>Melani B. Ronquillo c/o Eros Emmanuel B. Ronquillo</t>
   </si>
   <si>
     <t>K7011-83019</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>JOANNE M. PERALTA</t>
   </si>
   <si>
     <t>K8002-80830</t>
   </si>
   <si>
     <t>EDUARDO SOTELO</t>
   </si>
   <si>
     <t>K7073-88319</t>
   </si>
   <si>
     <t>MAY O. GABRIEL</t>
   </si>
   <si>
     <t>K5002-100674</t>
   </si>
   <si>
-    <t xml:space="preserve">RICKY D PASTORAL </t>
+    <t>RICKY D PASTORAL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">OBETH </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>MACK</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>