--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -116,51 +116,51 @@
   <si>
     <t>K8002-86970</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
     <t>ISAGANI C CASIL</t>
   </si>
   <si>
     <t>K7026-81553</t>
   </si>
   <si>
     <t>CONCHITA TABILIN</t>
   </si>
   <si>
     <t>K8002-82862</t>
   </si>
   <si>
     <t>JOSEPHINE DELA PEÑA or CHERYL GANADEN</t>
   </si>
   <si>
     <t>K7016-82689</t>
   </si>
   <si>
-    <t xml:space="preserve">KEVHIN VALDEZ </t>
+    <t>KEVHIN VALDEZ</t>
   </si>
   <si>
     <t>K7126-80056</t>
   </si>
   <si>
     <t>SAN MANUEL PANGASINAN</t>
   </si>
   <si>
     <t>Rolando G Ventura</t>
   </si>
   <si>
     <t>K7121-80290</t>
   </si>
   <si>
     <t>Alejandra Paguyo</t>
   </si>
   <si>
     <t>K7026-83226</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>Benito nachor</t>
   </si>
@@ -176,87 +176,87 @@
   <si>
     <t>K7124-87826</t>
   </si>
   <si>
     <t>JENET E DUMANTAY</t>
   </si>
   <si>
     <t>K6002-87765</t>
   </si>
   <si>
     <t>RUBEN  SABADO</t>
   </si>
   <si>
     <t>K7124-80053</t>
   </si>
   <si>
     <t>CHARLIE Y MITRADO</t>
   </si>
   <si>
     <t>K7127-86843</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARLON CAYAT ATOS </t>
+    <t>MARLON CAYAT ATOS</t>
   </si>
   <si>
     <t>K7011-83440</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>TESSIE CABILDO</t>
   </si>
   <si>
     <t>K7123-81530</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK JESSE SAGAOINIT </t>
+    <t>MARK JESSE SAGAOINIT</t>
   </si>
   <si>
     <t>K7127-84865</t>
   </si>
   <si>
     <t>CHENEE CAJAS CALVAN</t>
   </si>
   <si>
     <t>K7127-83176</t>
   </si>
   <si>
-    <t xml:space="preserve">ZENAIDA BUSTAMANTE </t>
+    <t>ZENAIDA BUSTAMANTE</t>
   </si>
   <si>
     <t>K7133-80367</t>
   </si>
   <si>
-    <t xml:space="preserve">Remidios buendia </t>
+    <t>Remidios buendia</t>
   </si>
   <si>
     <t>K7135-88748</t>
   </si>
   <si>
     <t>LAOAC PANGASINAN</t>
   </si>
   <si>
     <t>Xzyrelle Jep Alvarez</t>
   </si>
   <si>
     <t>K7074-80728</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
   <si>
     <t>Ferdinand c. Aguino</t>
   </si>
   <si>
     <t>K5005-100482</t>
   </si>
   <si>
     <t>MANUEL DELA CRUZ</t>
   </si>