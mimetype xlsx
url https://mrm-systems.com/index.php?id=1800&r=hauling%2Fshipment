--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -56,171 +56,171 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7124-81778</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>CARMELITA P AQUINO</t>
   </si>
   <si>
     <t>K7016-84638</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. FRANCESCA CARLOS </t>
+    <t>MA. FRANCESCA CARLOS</t>
   </si>
   <si>
     <t>K8002-87774</t>
   </si>
   <si>
     <t>LIEZL B DIAZ</t>
   </si>
   <si>
     <t>K7080-81635</t>
   </si>
   <si>
-    <t xml:space="preserve">DIANE URSUA </t>
+    <t>DIANE URSUA</t>
   </si>
   <si>
     <t>K7135-87186</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>Desiree Joy Molino</t>
   </si>
   <si>
     <t>K7016-84921</t>
   </si>
   <si>
-    <t xml:space="preserve">LUCY DELOS SANTOS </t>
+    <t>LUCY DELOS SANTOS</t>
   </si>
   <si>
     <t>K7135-100201</t>
   </si>
   <si>
     <t>Desiree Joy Molinopa</t>
   </si>
   <si>
     <t>K5002-83959</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>ROWENA SALAS</t>
   </si>
   <si>
     <t>K7123-80008</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>JAMES S. GANIA</t>
   </si>
   <si>
     <t>K5002-79880</t>
   </si>
   <si>
     <t>MAY ANN CABRERA</t>
   </si>
   <si>
     <t>K7121-86355</t>
   </si>
   <si>
     <t>Maila Tabaranza</t>
   </si>
   <si>
     <t>K7127-87521</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">SALLY MANIEGO </t>
+    <t>SALLY MANIEGO</t>
   </si>
   <si>
     <t>K8002-84611</t>
   </si>
   <si>
     <t>JESUS DIZON</t>
   </si>
   <si>
     <t>K7125-100652</t>
   </si>
   <si>
-    <t xml:space="preserve">Marilin  D Cobrador </t>
+    <t>Marilin  D Cobrador</t>
   </si>
   <si>
     <t>K6002-80227</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>ELIZA  JIMENEZ</t>
   </si>
   <si>
     <t>K7126-83592</t>
   </si>
   <si>
     <t>Minerva C Vasquez</t>
   </si>
   <si>
     <t>K7129-100893</t>
   </si>
   <si>
     <t>MARJORIE ANN D. MANALANG</t>
   </si>
   <si>
     <t>K7127-87062</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>WILLIAM DIZON</t>
   </si>
   <si>
     <t>K7127-100644</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLENA G, TOTESORA </t>
+    <t>ALLENA G, TOTESORA</t>
   </si>
   <si>
     <t>K5003-100890</t>
   </si>
   <si>
     <t>ALMA Q SILVA</t>
   </si>
   <si>
     <t>K5004-84517</t>
   </si>
   <si>
     <t>MARIA F. SALVADOR</t>
   </si>
   <si>
     <t>K7123-79899</t>
   </si>
   <si>
     <t>HIDY IFURONG</t>
   </si>
   <si>
     <t>K7026-80105</t>
   </si>
   <si>
     <t>Alma D. Quizon</t>
   </si>