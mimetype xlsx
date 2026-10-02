--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -104,87 +104,87 @@
   <si>
     <t>Gerald Prado</t>
   </si>
   <si>
     <t>K7129-83595</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>MELANIE DELA VEGA</t>
   </si>
   <si>
     <t>K7068-80824</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
   <si>
     <t>GILBERT G KADANO</t>
   </si>
   <si>
     <t>K5002-83748</t>
   </si>
   <si>
-    <t xml:space="preserve">ALEJANDRO P URUA </t>
+    <t>ALEJANDRO P URUA</t>
   </si>
   <si>
     <t>K7026-84049</t>
   </si>
   <si>
     <t>BUGUEY CAGAYAN</t>
   </si>
   <si>
     <t>AIDA DIRECTO</t>
   </si>
   <si>
     <t>K7126-84132</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>Daniel Sungayab</t>
   </si>
   <si>
     <t>K7121-84191</t>
   </si>
   <si>
     <t>CLAVERIA CAGAYAN</t>
   </si>
   <si>
     <t>EDMUNDO Q. DIEGO</t>
   </si>
   <si>
     <t>K7058-83554</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cynthia dy andrs</t>
+    <t>Cynthia dy andrs</t>
   </si>
   <si>
     <t>K7063-80239</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
     <t>JULITA D.CABRERA</t>
   </si>
   <si>
     <t>K7125-79989</t>
   </si>
   <si>
     <t>SANTA TERESITA CAGAYAN</t>
   </si>
   <si>
     <t>NESTOR A.GOROSPE</t>
   </si>
   <si>
     <t>K7068-80019</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
@@ -200,51 +200,51 @@
   <si>
     <t>ZEN ALLYSA MAE A LOPEZ</t>
   </si>
   <si>
     <t>K7126-84105</t>
   </si>
   <si>
     <t>Maria Luisa Aquino</t>
   </si>
   <si>
     <t>K7069-80815</t>
   </si>
   <si>
     <t>ALICIA ISABELA</t>
   </si>
   <si>
     <t>Faustina B Pabiling</t>
   </si>
   <si>
     <t>K7072-80734</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">RAYMUNDO P MENSALVAS </t>
+    <t>RAYMUNDO P MENSALVAS</t>
   </si>
   <si>
     <t>K7073-83828</t>
   </si>
   <si>
     <t>ARMHIE JOY antonio / John Lloyd CoRDuz</t>
   </si>
   <si>
     <t>K7126-83779</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>Felipe Modesto</t>
   </si>
   <si>
     <t>K7125-80870</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>BRYAN EDUARD M GO</t>
   </si>
@@ -260,60 +260,60 @@
   <si>
     <t>K7126-84387</t>
   </si>
   <si>
     <t>SANTA MARIA ISABELA</t>
   </si>
   <si>
     <t>Vicky V Laggui</t>
   </si>
   <si>
     <t>K7135-82976</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>Jose Cyrus E Ebacuado</t>
   </si>
   <si>
     <t>K7124-83809</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">LOLITA ZAMORA </t>
+    <t>LOLITA ZAMORA</t>
   </si>
   <si>
     <t>K7011-83657</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA FE.G. REYES </t>
+    <t>MARIA FE.G. REYES</t>
   </si>
   <si>
     <t>K7126-83822</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
     <t>Gilberto Madrid Sr.</t>
   </si>
   <si>
     <t>K7124-83799</t>
   </si>
   <si>
     <t>ALIAGA NUEVA ECIJA</t>
   </si>
   <si>
     <t>RUFI T. SANTOS</t>
   </si>
   <si>
     <t>K7074-80764</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
@@ -344,51 +344,51 @@
   <si>
     <t>K5002-83609</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>CRISTINA ADOFINA</t>
   </si>
   <si>
     <t>K6002-83589</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>JENNELYN OR JEANETTE MANAHAN</t>
   </si>
   <si>
     <t>K7125-80433</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Rowena quitola </t>
+    <t>Rowena quitola</t>
   </si>
   <si>
     <t>K7068-80657</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>NOMER ROMERO ADLUZ</t>
   </si>
   <si>
     <t>K7125-80649</t>
   </si>
   <si>
     <t>ALBERT RAYMOND M DIMALIWAT</t>
   </si>
   <si>
     <t>K7125-79987</t>
   </si>
   <si>
     <t>Angelica Gragasin</t>
   </si>
   <si>
     <t>K5002-84466</t>
   </si>
@@ -518,51 +518,51 @@
   <si>
     <t>K7073-83787</t>
   </si>
   <si>
     <t>GALIMUYOD ILOCOS SUR</t>
   </si>
   <si>
     <t>ALFREDO / Purificacion Guilambo</t>
   </si>
   <si>
     <t>K7063-80130</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
     <t>MERCEDITA B.GANZAGAN</t>
   </si>
   <si>
     <t>K7026-80034</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">JHON LESTER </t>
+    <t>JHON LESTER</t>
   </si>
   <si>
     <t>K7074-80343</t>
   </si>
   <si>
     <t>AILEEN YUMUL</t>
   </si>
   <si>
     <t>K7011-83761</t>
   </si>
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>
   <si>
     <t>RISALDIE MISOLES</t>
   </si>
   <si>
     <t>K7072-80235</t>
   </si>
   <si>
     <t>BURGOS ILOCOS NORTE</t>
   </si>
   <si>
     <t>RODNEY GARCIA</t>
   </si>