--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -65,147 +65,147 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7017-80425</t>
   </si>
   <si>
     <t>ABORLAN PALAWAN</t>
   </si>
   <si>
     <t>WILFREDO ARANDA</t>
   </si>
   <si>
     <t>K8002-89064</t>
   </si>
   <si>
     <t>JULIUS PADUGA JR</t>
   </si>
   <si>
     <t>K7127-97511</t>
   </si>
   <si>
     <t>PUERTO PRINCESA CITY (Capital) PALAWAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LESLIE V, CARNECER </t>
+    <t>LESLIE V, CARNECER</t>
   </si>
   <si>
     <t>K7026-86432</t>
   </si>
   <si>
     <t>JANIN ANNE THEA MURILLO</t>
   </si>
   <si>
     <t>K7073-83055</t>
   </si>
   <si>
     <t>PROCENA M. DELDO</t>
   </si>
   <si>
     <t>K8002-84265</t>
   </si>
   <si>
     <t>ESTELA ESTIANDAN</t>
   </si>
   <si>
     <t>K5005-97546</t>
   </si>
   <si>
     <t>MICA ELLA MONZALES</t>
   </si>
   <si>
     <t>K7016-88755</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANCISCO T, QUEMADO JR </t>
+    <t>FRANCISCO T, QUEMADO JR</t>
   </si>
   <si>
     <t>K7125-96851</t>
   </si>
   <si>
-    <t xml:space="preserve">Jamaica Narin </t>
+    <t>Jamaica Narin</t>
   </si>
   <si>
     <t>K7026-80043</t>
   </si>
   <si>
     <t>NICOLLE PEARL LAMBAN</t>
   </si>
   <si>
     <t>K7016-88585</t>
   </si>
   <si>
     <t>ROXAS PALAWAN</t>
   </si>
   <si>
     <t>NENITA ALOSTE</t>
   </si>
   <si>
     <t>K8002-88686</t>
   </si>
   <si>
     <t>SAN VICENTE PALAWAN</t>
   </si>
   <si>
     <t>MERIAM NODALO</t>
   </si>
   <si>
     <t>K7030-100842</t>
   </si>
   <si>
     <t>TAYTAY PALAWAN</t>
   </si>
   <si>
-    <t xml:space="preserve">DAISY BORRES VILLANO </t>
+    <t>DAISY BORRES VILLANO</t>
   </si>
   <si>
     <t>K7026-81598</t>
   </si>
   <si>
     <t>K7121-82934</t>
   </si>
   <si>
     <t>ALICIA BOHOL</t>
   </si>
   <si>
     <t>Juanita J Berongoy</t>
   </si>
   <si>
     <t>K7058-86294</t>
   </si>
   <si>
-    <t xml:space="preserve"> Annafe r ayuban</t>
+    <t>Annafe r ayuban</t>
   </si>
   <si>
     <t>K8002-84186</t>
   </si>
   <si>
     <t>ANDA BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">MANILYN E RAPER </t>
+    <t>MANILYN E RAPER</t>
   </si>
   <si>
     <t>K7016-89146</t>
   </si>
   <si>
     <t>BILAR BOHOL</t>
   </si>
   <si>
     <t>MAURA RAOTRAOT</t>
   </si>
   <si>
     <t>K7127-88613</t>
   </si>
   <si>
     <t>K7073-86611</t>
   </si>
   <si>
     <t>CANDIJAY BOHOL</t>
   </si>
   <si>
     <t>HELEN B. SALAMANCA</t>
   </si>
   <si>
     <t>K8002-83642</t>
   </si>
@@ -302,51 +302,51 @@
   <si>
     <t>K6002-84028</t>
   </si>
   <si>
     <t>PILAR BOHOL</t>
   </si>
   <si>
     <t>GRACE P. PELIGRINO</t>
   </si>
   <si>
     <t>K7016-84589</t>
   </si>
   <si>
     <t>SAGBAYAN (BORJA) BOHOL</t>
   </si>
   <si>
     <t>HINATA CAMINGAO</t>
   </si>
   <si>
     <t>K7125-81032</t>
   </si>
   <si>
     <t>SIERRA BULLONES BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">Demia P Orcullo </t>
+    <t>Demia P Orcullo</t>
   </si>
   <si>
     <t>K7016-84593</t>
   </si>
   <si>
     <t>CONSTANCIA MATA</t>
   </si>
   <si>
     <t>K7068-81083</t>
   </si>
   <si>
     <t>ETHEL GRACE ESTOMO</t>
   </si>
   <si>
     <t>K7016-83232</t>
   </si>
   <si>
     <t>TAGBILARAN CITY (Capital) BOHOL</t>
   </si>
   <si>
     <t>DAN REMOLADOR</t>
   </si>
   <si>
     <t>K7026-86254</t>
   </si>
@@ -398,57 +398,57 @@
   <si>
     <t>K7126-81627</t>
   </si>
   <si>
     <t>TUBIGON BOHOL</t>
   </si>
   <si>
     <t>Junrey Mier Estrosas</t>
   </si>
   <si>
     <t>K5004-82626</t>
   </si>
   <si>
     <t>UBAY BOHOL</t>
   </si>
   <si>
     <t>CARLOS DAGUPLO</t>
   </si>
   <si>
     <t>K7011-79955</t>
   </si>
   <si>
     <t>NERIO R-POSTANES</t>
   </si>
   <si>
-    <t xml:space="preserve">CAPT ADELO MANGAYA-AY </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CECILIA CUARIO QUILLOPE </t>
+    <t>CAPT ADELO MANGAYA-AY</t>
+  </si>
+  <si>
+    <t>EMMA O. PASILBAS</t>
+  </si>
+  <si>
+    <t>CECILIA CUARIO QUILLOPE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCE1123</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Danilo foryo</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Arvin manila</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>