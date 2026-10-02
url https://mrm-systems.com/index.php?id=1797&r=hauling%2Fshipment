--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -62,57 +62,57 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7127-89128</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>JANETH DEGUZMAN  MANALANG</t>
   </si>
   <si>
     <t>K7026-87806</t>
   </si>
   <si>
     <t>Encarnacion Nanquil</t>
   </si>
   <si>
     <t>K7016-87641</t>
   </si>
   <si>
-    <t xml:space="preserve">KRISTEL REGALA </t>
+    <t>KRISTEL REGALA</t>
   </si>
   <si>
     <t>K7016-87638</t>
   </si>
   <si>
-    <t xml:space="preserve">RESTITUTO YUMUL </t>
+    <t>RESTITUTO YUMUL</t>
   </si>
   <si>
     <t>K7121-83109</t>
   </si>
   <si>
     <t>Janet B Beroy</t>
   </si>
   <si>
     <t>K6002-79993</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>CEFERINO  REYES</t>
   </si>
   <si>
     <t>K7016-87236</t>
   </si>
   <si>
     <t>JENNIFER TENEDERO</t>
   </si>
   <si>
     <t>K5002-83018</t>
   </si>
@@ -179,72 +179,72 @@
   <si>
     <t>K7127-87101</t>
   </si>
   <si>
     <t>Mark Lester hilario</t>
   </si>
   <si>
     <t>K7016-88514</t>
   </si>
   <si>
     <t>REMEDIOS DE GUZMAN</t>
   </si>
   <si>
     <t>K7127-86460</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>LENI DAVID MILITAR</t>
   </si>
   <si>
     <t>K7123-80011</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMELITA GARCIA </t>
+    <t>CARMELITA GARCIA</t>
   </si>
   <si>
     <t>K7074-100339</t>
   </si>
   <si>
     <t>Zenaida tayao/ Ivan tayao</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RODEL Y. ARANA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">CATHERINE PERANTE </t>
+    <t>RODEL Y. ARANA</t>
+  </si>
+  <si>
+    <t>CATHERINE PERANTE</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">PERCY O. JULAO </t>
+    <t>PERCY O. JULAO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV576</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ALVIN PANGILINAN</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>ROLAND</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>