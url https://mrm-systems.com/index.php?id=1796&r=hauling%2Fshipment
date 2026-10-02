--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-89025</t>
   </si>
   <si>
     <t>BANGA AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">HANNAZEL ABELLO </t>
+    <t>HANNAZEL ABELLO</t>
   </si>
   <si>
     <t>K5002-100583</t>
   </si>
   <si>
     <t>IBAJAY AKLAN</t>
   </si>
   <si>
     <t>MARIA LIZA PAROHINOG</t>
   </si>
   <si>
     <t>K5005-100541</t>
   </si>
   <si>
     <t>RIXAN ESPANOLA</t>
   </si>
   <si>
     <t>K7127-99644</t>
   </si>
   <si>
     <t>NELIA B, SARON</t>
   </si>
   <si>
     <t>K7124-80254</t>
   </si>
@@ -164,159 +164,159 @@
   <si>
     <t>K7016-83449</t>
   </si>
   <si>
     <t>CUARTERO CAPIZ</t>
   </si>
   <si>
     <t>MARICEL ARCENAS</t>
   </si>
   <si>
     <t>K7011-81639</t>
   </si>
   <si>
     <t>I15AN CAPIZ</t>
   </si>
   <si>
     <t>JOLINDA CALUZA</t>
   </si>
   <si>
     <t>K7068-80626</t>
   </si>
   <si>
     <t>MAMBUSAO CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">SASAN I. ALVAREZ </t>
+    <t>SASAN I. ALVAREZ</t>
   </si>
   <si>
     <t>K7135-83751</t>
   </si>
   <si>
     <t>PANITAN CAPIZ</t>
   </si>
   <si>
     <t>TERRY DETONING</t>
   </si>
   <si>
     <t>K7016-87610</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS CAPIZ</t>
   </si>
   <si>
     <t>RICARDO DENOSTA</t>
   </si>
   <si>
     <t>K7011-79940</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
   <si>
     <t>GINA A. DENOSTA</t>
   </si>
   <si>
     <t>K7124-80219</t>
   </si>
   <si>
     <t>VIRMA ESTOPIA</t>
   </si>
   <si>
     <t>K7125-80418</t>
   </si>
   <si>
     <t>Margarita Binas</t>
   </si>
   <si>
     <t>K7135-81295</t>
   </si>
   <si>
     <t>Cesar Ponsaran</t>
   </si>
   <si>
     <t>K7127-99693</t>
   </si>
   <si>
-    <t xml:space="preserve">JOVIE D, FRANCISCO </t>
+    <t>JOVIE D, FRANCISCO</t>
   </si>
   <si>
     <t>K7016-88073</t>
   </si>
   <si>
     <t>CHARESS JOY DELA VIDA</t>
   </si>
   <si>
     <t>K7058-83390</t>
   </si>
   <si>
     <t>SIGMA CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maria  b  rodico</t>
+    <t>Maria  b  rodico</t>
   </si>
   <si>
     <t>K7124-83371</t>
   </si>
   <si>
     <t>DELIA S. FELASOL</t>
   </si>
   <si>
     <t>K6002-100908</t>
   </si>
   <si>
     <t>ALIMODIAN ILOILO</t>
   </si>
   <si>
     <t>JENNIFER ANN ANGELITUD</t>
   </si>
   <si>
     <t>K7011-79848</t>
   </si>
   <si>
     <t>BADIANGAN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">VIRGILIO RECABAR </t>
+    <t>VIRGILIO RECABAR</t>
   </si>
   <si>
     <t>K7069-81104</t>
   </si>
   <si>
     <t>BAROTAC NUEVO ILOILO</t>
   </si>
   <si>
     <t>SHARON MAY BAGUHIN</t>
   </si>
   <si>
     <t>K7125-80849</t>
   </si>
   <si>
     <t>BAROTAC VIEJO ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Nestor I Tupas Jr </t>
+    <t>Nestor I Tupas Jr</t>
   </si>
   <si>
     <t>K7016-83527</t>
   </si>
   <si>
     <t>CALINOG ILOILO</t>
   </si>
   <si>
     <t>QUENNE CATOLIN</t>
   </si>
   <si>
     <t>K7072-100998</t>
   </si>
   <si>
     <t>DUMANGAS ILOILO</t>
   </si>
   <si>
     <t>ERWIN DELA PENA</t>
   </si>
   <si>
     <t>K7016-86582</t>
   </si>
   <si>
     <t>IGBARAS ILOILO</t>
   </si>
@@ -326,63 +326,63 @@
   <si>
     <t>K7123-81596</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
   <si>
     <t>MA. ALMA C DUENAS</t>
   </si>
   <si>
     <t>K7068-85696</t>
   </si>
   <si>
     <t>SARENA FAILANA BRINGUELA</t>
   </si>
   <si>
     <t>K7072-80217</t>
   </si>
   <si>
     <t>MABEL CABARLES</t>
   </si>
   <si>
     <t>K7127-87722</t>
   </si>
   <si>
-    <t xml:space="preserve">JHOVE REX AL BENEDICTO </t>
+    <t>JHOVE REX AL BENEDICTO</t>
   </si>
   <si>
     <t>K5005-100822</t>
   </si>
   <si>
     <t>SALVADOR BELANIO</t>
   </si>
   <si>
     <t>K7016-83749</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN DELGADO </t>
+    <t>EVELYN DELGADO</t>
   </si>
   <si>
     <t>K7074-80378</t>
   </si>
   <si>
     <t>Rey g. Repulli jr.</t>
   </si>
   <si>
     <t>K7016-84117</t>
   </si>
   <si>
     <t>JANIUAY ILOILO</t>
   </si>
   <si>
     <t>MARCELINA CONVOCAR</t>
   </si>
   <si>
     <t>K7016-87342</t>
   </si>
   <si>
     <t>LAMBUNAO ILOILO</t>
   </si>
   <si>
     <t>NUMERIANO LAVILLA</t>
   </si>
@@ -473,201 +473,201 @@
   <si>
     <t>MANUEL GAUDIEL</t>
   </si>
   <si>
     <t>K7123-79831</t>
   </si>
   <si>
     <t>ZARRAGA ILOILO</t>
   </si>
   <si>
     <t>RHEA SICAD</t>
   </si>
   <si>
     <t>K7123-81572</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>SHERYL P MOLINOS</t>
   </si>
   <si>
     <t>K7058-81836</t>
   </si>
   <si>
-    <t xml:space="preserve"> Leocille  e ablo</t>
+    <t>Leocille  e ablo</t>
   </si>
   <si>
     <t>K7073-83157</t>
   </si>
   <si>
     <t>GINA OBIERA</t>
   </si>
   <si>
     <t>K7135-86825</t>
   </si>
   <si>
     <t>Peter John V. Torda</t>
   </si>
   <si>
     <t>K5003-83253</t>
   </si>
   <si>
     <t>edreah nicole sinining</t>
   </si>
   <si>
     <t>K8002-87936</t>
   </si>
   <si>
     <t>IMELDA R TAGUIBAO</t>
   </si>
   <si>
     <t>K7016-89017</t>
   </si>
   <si>
-    <t xml:space="preserve">RIA CORTEZA </t>
+    <t>RIA CORTEZA</t>
   </si>
   <si>
     <t>K7124-80177</t>
   </si>
   <si>
     <t>MRS MELANIE G. VIDAURE</t>
   </si>
   <si>
     <t>K7135-88823</t>
   </si>
   <si>
-    <t xml:space="preserve">Jinky Jamero Flores </t>
+    <t>Jinky Jamero Flores</t>
   </si>
   <si>
     <t>K7127-84098</t>
   </si>
   <si>
     <t>LILIBETH MONDIA</t>
   </si>
   <si>
     <t>K7127-88933</t>
   </si>
   <si>
     <t>BAGO CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MARY JOY C, SOGUILON</t>
   </si>
   <si>
     <t>K7127-84077</t>
   </si>
   <si>
     <t>MELVIN BINUYA</t>
   </si>
   <si>
     <t>K7125-80122</t>
   </si>
   <si>
-    <t xml:space="preserve">MAY AMOR JABONETE </t>
+    <t>MAY AMOR JABONETE</t>
   </si>
   <si>
     <t>K7072-80085</t>
   </si>
   <si>
     <t>BINALBAGAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ALEXA MEA DAAN</t>
   </si>
   <si>
     <t>K7126-83403</t>
   </si>
   <si>
     <t>Kennedy T Bautista</t>
   </si>
   <si>
     <t>K7063-80528</t>
   </si>
   <si>
     <t>CALATRAVA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MARGARITA M DELA RITA</t>
   </si>
   <si>
     <t>K7063-80576</t>
   </si>
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ELYNEL JANE C.GASATAYA</t>
   </si>
   <si>
     <t>K8002-86861</t>
   </si>
   <si>
     <t>ARLYN PARLAN</t>
   </si>
   <si>
     <t>K7016-81265</t>
   </si>
   <si>
     <t>LA CARLOTA CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">MELENDE ESELLER </t>
+    <t>MELENDE ESELLER</t>
   </si>
   <si>
     <t>K7068-80138</t>
   </si>
   <si>
     <t>PULUPANDAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JENNIE GANARIAS</t>
   </si>
   <si>
     <t>K7124-81768</t>
   </si>
   <si>
     <t>ELEN SAPIAN</t>
   </si>
   <si>
     <t>K7058-81535</t>
   </si>
   <si>
     <t>SAGAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Gina m  magbanua</t>
   </si>
   <si>
     <t>K7016-82099</t>
   </si>
   <si>
     <t>SILAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">NICK GENILSA </t>
+    <t>NICK GENILSA</t>
   </si>
   <si>
     <t>K7126-83296</t>
   </si>
   <si>
     <t>Charity Balili</t>
   </si>
   <si>
     <t>K7127-81136</t>
   </si>
   <si>
     <t>MARELIA ROCILLO</t>
   </si>
   <si>
     <t>K7030-80042</t>
   </si>
   <si>
     <t>CITY OF SIPALAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>WELMOR A BATO-ON</t>
   </si>
   <si>
     <t>K8002-88701</t>
   </si>
@@ -689,51 +689,51 @@
   <si>
     <t>FREDERICK BUENAFLOR</t>
   </si>
   <si>
     <t>K7135-87672</t>
   </si>
   <si>
     <t>Precila Sardido</t>
   </si>
   <si>
     <t>K7072-80761</t>
   </si>
   <si>
     <t>TOBOSO NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>CASHELLA JOY MARIQUIT</t>
   </si>
   <si>
     <t>K7127-88059</t>
   </si>
   <si>
     <t>CITY OF VICTORIAS NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">VILMA K, JAVIDO </t>
+    <t>VILMA K, JAVIDO</t>
   </si>
   <si>
     <t>K7127-80897</t>
   </si>
   <si>
     <t>JORDAN (Capital) GUIMARAS</t>
   </si>
   <si>
     <t>PRINCEZ  LAURENTE</t>
   </si>
   <si>
     <t>K7011-80084</t>
   </si>
   <si>
     <t>Joseph G. Gonzaga</t>
   </si>
   <si>
     <t>K7124-83519</t>
   </si>
   <si>
     <t>AYUNGON NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>ROMIE G BENOLARIA</t>
   </si>
@@ -755,108 +755,108 @@
   <si>
     <t>Cristina Calma</t>
   </si>
   <si>
     <t>K8002-100802</t>
   </si>
   <si>
     <t>CITY OF BAYAWAN (TULONG) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>JO ANNE HERRADURA</t>
   </si>
   <si>
     <t>K7121-83825</t>
   </si>
   <si>
     <t>DUMAGUETE CITY (Capital) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Jocelyn Elumbaring</t>
   </si>
   <si>
     <t>K7016-88344</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA LOURDES ESCOBIDO </t>
+    <t>MARIA LOURDES ESCOBIDO</t>
   </si>
   <si>
     <t>K7030-81921</t>
   </si>
   <si>
     <t>CITY OF GUIHULNGAN NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>VICKY B VILLEGAS</t>
   </si>
   <si>
     <t>K7011-84417</t>
   </si>
   <si>
     <t>SIBULAN NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MARIA INA FAUSTO</t>
   </si>
   <si>
     <t>K8002-83746</t>
   </si>
   <si>
     <t>CITY OF TANJAY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>LORENA REAL</t>
   </si>
   <si>
     <t>K6002-86516</t>
   </si>
   <si>
     <t>RAWAN C. MINALANG</t>
   </si>
   <si>
     <t>K7126-83572</t>
   </si>
   <si>
     <t>SAN JUAN SIQUIJOR</t>
   </si>
   <si>
     <t>Herbert Laranjo</t>
   </si>
   <si>
     <t>K5002-79802</t>
   </si>
   <si>
     <t>CLEENIE P. DUHAYLUNGSOD</t>
   </si>
   <si>
-    <t xml:space="preserve">DANDY T. LISONDRA </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MA. ALEXORA BANABANA </t>
+    <t>DANDY T. LISONDRA</t>
+  </si>
+  <si>
+    <t>JOHN MICHAEL SENADOR</t>
+  </si>
+  <si>
+    <t>MA. ALEXORA BANABANA</t>
   </si>
   <si>
     <t>ZAMBOANGUITA NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>PATERNO CABEBE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbp4597</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jomar kilongkilong 09757054637</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>