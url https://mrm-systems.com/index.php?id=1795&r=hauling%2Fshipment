--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -95,51 +95,51 @@
   <si>
     <t>ESTELITA B. CHAVEZ</t>
   </si>
   <si>
     <t>K7016-100606</t>
   </si>
   <si>
     <t>IBAAN BATANGAS</t>
   </si>
   <si>
     <t>ADELAIDA TORINO</t>
   </si>
   <si>
     <t>K5002-101055</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
     <t>PATRICIA ANNE ARCEGA</t>
   </si>
   <si>
     <t>K7016-100694</t>
   </si>
   <si>
-    <t xml:space="preserve">CRIS LLOYD PANGANIBAN </t>
+    <t>CRIS LLOYD PANGANIBAN</t>
   </si>
   <si>
     <t>K7127-84122</t>
   </si>
   <si>
     <t>NASUGBU BATANGAS</t>
   </si>
   <si>
     <t>MARITES BENGALA</t>
   </si>
   <si>
     <t>K7126-86316</t>
   </si>
   <si>
     <t>ROSARIO BATANGAS</t>
   </si>
   <si>
     <t>Joan manalo / Susana retrato</t>
   </si>
   <si>
     <t>K7026-84099</t>
   </si>
   <si>
     <t>MRS. JHON MICHAEL C. DE MESA</t>
   </si>
@@ -188,96 +188,96 @@
   <si>
     <t>K7073-83031</t>
   </si>
   <si>
     <t>CANDELARIA QUEZON</t>
   </si>
   <si>
     <t>EDMAR BICO</t>
   </si>
   <si>
     <t>K7121-87818</t>
   </si>
   <si>
     <t>LOPEZ QUEZON</t>
   </si>
   <si>
     <t>Editha R Rofiles</t>
   </si>
   <si>
     <t>K7016-87228</t>
   </si>
   <si>
     <t>LUCBAN QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">BIBIANA MARASIGAN </t>
+    <t>BIBIANA MARASIGAN</t>
   </si>
   <si>
     <t>K7063-80175</t>
   </si>
   <si>
     <t>LUCENA CITY (Capital) QUEZON</t>
   </si>
   <si>
     <t>ALEIYA DELUNA VIRINA</t>
   </si>
   <si>
     <t>K7127-99652</t>
   </si>
   <si>
     <t>MD, CARMELA C, AGRADE</t>
   </si>
   <si>
     <t>K7011-80288</t>
   </si>
   <si>
-    <t xml:space="preserve">FILOMENA MENDOZA </t>
+    <t>FILOMENA MENDOZA</t>
   </si>
   <si>
     <t>K8002-84540</t>
   </si>
   <si>
     <t>PADRE BURGOS QUEZON</t>
   </si>
   <si>
     <t>KATHLYN L TABANGAY</t>
   </si>
   <si>
     <t>K5003-100529</t>
   </si>
   <si>
     <t>SARIAYA QUEZON</t>
   </si>
   <si>
     <t>ISABELITA DETORRES</t>
   </si>
   <si>
     <t>K7135-81171</t>
   </si>
   <si>
-    <t xml:space="preserve">Gabriel M Obnasca </t>
+    <t>Gabriel M Obnasca</t>
   </si>
   <si>
     <t>K7011-86711</t>
   </si>
   <si>
     <t>CITY OF TAYABAS QUEZON</t>
   </si>
   <si>
     <t>Roi R Arojado</t>
   </si>
   <si>
     <t>K7016-88427</t>
   </si>
   <si>
     <t>AYESSA CABALSA</t>
   </si>
   <si>
     <t>K7058-83515</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
     <t>Irene  mendoza</t>
   </si>