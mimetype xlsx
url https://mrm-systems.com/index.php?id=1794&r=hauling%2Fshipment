--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -59,117 +59,117 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K8002-84905</t>
   </si>
   <si>
     <t>ABRA DE ILOG OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>APRIL ROSE EUGENIO</t>
   </si>
   <si>
     <t>K7127-88936</t>
   </si>
   <si>
     <t>SABLAYAN OCCIDENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">RICKY N, URIETA </t>
+    <t>RICKY N, URIETA</t>
   </si>
   <si>
     <t>K7072-80198</t>
   </si>
   <si>
     <t>SAN JOSE OCCIDENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">ALENA MAZO ROBLES </t>
+    <t>ALENA MAZO ROBLES</t>
   </si>
   <si>
     <t>K7125-80527</t>
   </si>
   <si>
     <t>Ruby A Cayetano</t>
   </si>
   <si>
     <t>K8002-87232</t>
   </si>
   <si>
     <t>BONGABONG ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>REGINE C MADARCOS</t>
   </si>
   <si>
     <t>K7016-88242</t>
   </si>
   <si>
     <t>GLORIA ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">ERWIN ESCALONA </t>
+    <t>ERWIN ESCALONA</t>
   </si>
   <si>
     <t>K5004-87317</t>
   </si>
   <si>
     <t>PINAMALAYAN ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>Mariann Manalo Carmona</t>
   </si>
   <si>
     <t>K7105-80128</t>
   </si>
   <si>
     <t>JOHN ADDISON R. SADICON</t>
   </si>
   <si>
     <t>K7080-80216</t>
   </si>
   <si>
     <t>ROXAS ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">NENE ROSALDO </t>
+    <t>NENE ROSALDO</t>
   </si>
   <si>
     <t>K7125-79986</t>
   </si>
   <si>
     <t>VICTORIA ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">Yolanda P Madurog </t>
+    <t>Yolanda P Madurog</t>
   </si>
   <si>
     <t>K7063-80097</t>
   </si>
   <si>
     <t>JUMORAH J.ADRIS</t>
   </si>
   <si>
     <t>K7026-81556</t>
   </si>
   <si>
     <t>CORCUERA ROMBLON</t>
   </si>
   <si>
     <t>Jeaward fajiculay falsado</t>
   </si>
   <si>
     <t>K5003-82866</t>
   </si>
   <si>
     <t>ODIONGAN ROMBLON</t>
   </si>
   <si>
     <t>dann keven macaraeg</t>
   </si>