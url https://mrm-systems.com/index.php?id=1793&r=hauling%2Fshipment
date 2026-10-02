--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -134,75 +134,75 @@
   <si>
     <t>CAROL S. AGUILAR</t>
   </si>
   <si>
     <t>K7124-80053</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>CHARLIE Y MITRADO</t>
   </si>
   <si>
     <t>K7127-84865</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>CHENEE CAJAS CALVAN</t>
   </si>
   <si>
     <t>K7127-83176</t>
   </si>
   <si>
-    <t xml:space="preserve">ZENAIDA BUSTAMANTE </t>
+    <t>ZENAIDA BUSTAMANTE</t>
   </si>
   <si>
     <t>K7133-80367</t>
   </si>
   <si>
-    <t xml:space="preserve">Remidios buendia </t>
+    <t>Remidios buendia</t>
   </si>
   <si>
     <t>K7011-80094</t>
   </si>
   <si>
     <t>ABULUG CAGAYAN</t>
   </si>
   <si>
     <t>LIONEL BUGARIN</t>
   </si>
   <si>
     <t>K7121-80402</t>
   </si>
   <si>
     <t>LA PAZ ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">Lenny  v  bagingan </t>
+    <t>Lenny  v  bagingan</t>
   </si>
   <si>
     <t>K7030-80062</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>ANALYN M ROMERO</t>
   </si>
   <si>
     <t>K7126-84132</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>Daniel Sungayab</t>
   </si>
   <si>
     <t>K7121-84191</t>
   </si>
   <si>
     <t>CLAVERIA CAGAYAN</t>
   </si>
@@ -239,114 +239,114 @@
   <si>
     <t>K7026-79912</t>
   </si>
   <si>
     <t>PAMPLONA CAGAYAN</t>
   </si>
   <si>
     <t>VISITACION PASCUAL</t>
   </si>
   <si>
     <t>K7126-84094</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>ZEN ALLYSA MAE A LOPEZ</t>
   </si>
   <si>
     <t>K7016-84898</t>
   </si>
   <si>
     <t>BENITO SOLIVEN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLINA NACION </t>
+    <t>MERLINA NACION</t>
   </si>
   <si>
     <t>K7127-83770</t>
   </si>
   <si>
     <t>QUEZON ISABELA</t>
   </si>
   <si>
     <t>TESSIE CORTAS</t>
   </si>
   <si>
     <t>K7124-80003</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>TITA  tabarejo</t>
   </si>
   <si>
     <t>K7011-79976</t>
   </si>
   <si>
     <t>KASIBU NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Tessie   cay uhen</t>
+    <t>Tessie   cay uhen</t>
   </si>
   <si>
     <t>K7135-83963</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>Bernardo Simsiman</t>
   </si>
   <si>
     <t>K8002-83522</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
     <t>JANGELICA SALANDANAN</t>
   </si>
   <si>
     <t>K7135-83850</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marina L Jacinto </t>
+    <t>Marina L Jacinto</t>
   </si>
   <si>
     <t>K7016-84262</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ZANDER CRISTOBAL </t>
+    <t>ZANDER CRISTOBAL</t>
   </si>
   <si>
     <t>K7135-84571</t>
   </si>
   <si>
     <t>Eliza libao</t>
   </si>
   <si>
     <t>K7124-84384</t>
   </si>
   <si>
     <t>AURORA VALENCIA</t>
   </si>
   <si>
     <t>K7058-84168</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Elizabeth b ignacio</t>
   </si>
   <si>
     <t>K7135-84218</t>
   </si>
@@ -365,102 +365,102 @@
   <si>
     <t>DEVER ANCHETA</t>
   </si>
   <si>
     <t>K5002-84080</t>
   </si>
   <si>
     <t>QUEEN AIRA SARMIENTO</t>
   </si>
   <si>
     <t>K8002-84020</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>LEOPOLDO REGAL</t>
   </si>
   <si>
     <t>K7127-84534</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ASIAH SAMPORNA </t>
+    <t>ASIAH SAMPORNA</t>
   </si>
   <si>
     <t>K7011-84180</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>MICHAEL SUBOC</t>
   </si>
   <si>
     <t>K7026-84372</t>
   </si>
   <si>
     <t>MARJORIE EILEEN G. BUENO</t>
   </si>
   <si>
     <t>K7058-79970</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>Tricia marvilla</t>
   </si>
   <si>
     <t>K7016-84524</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>RODELIA SAQUILABON</t>
   </si>
   <si>
     <t>K7016-84638</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. FRANCESCA CARLOS </t>
+    <t>MA. FRANCESCA CARLOS</t>
   </si>
   <si>
     <t>K7016-84921</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">LUCY DELOS SANTOS </t>
+    <t>LUCY DELOS SANTOS</t>
   </si>
   <si>
     <t>K5002-83959</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>ROWENA SALAS</t>
   </si>
   <si>
     <t>K5004-83650</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>LEIDEL BANGIT NIRIC</t>
   </si>
   <si>
     <t>K6002-79993</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
@@ -521,156 +521,156 @@
   <si>
     <t>CAOAYAN ILOCOS SUR</t>
   </si>
   <si>
     <t>Derick Barrientos Ferrer</t>
   </si>
   <si>
     <t>K7026-80156</t>
   </si>
   <si>
     <t>JUSTINE KYLE F. QUEDDENG</t>
   </si>
   <si>
     <t>K7016-84268</t>
   </si>
   <si>
     <t>ARLENE O, LAVIREZ</t>
   </si>
   <si>
     <t>K7123-80011</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMELITA GARCIA </t>
+    <t>CARMELITA GARCIA</t>
   </si>
   <si>
     <t>K5004-84517</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>MARIA F. SALVADOR</t>
   </si>
   <si>
     <t>K7026-80105</t>
   </si>
   <si>
     <t>Alma D. Quizon</t>
   </si>
   <si>
     <t>K6002-80320</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>ALMA S. GABRIEL</t>
   </si>
   <si>
     <t>K7126-84210</t>
   </si>
   <si>
     <t>VANESSA CUNANAN</t>
   </si>
   <si>
     <t>K7123-84351</t>
   </si>
   <si>
     <t>SAN CLEMENTE TARLAC</t>
   </si>
   <si>
     <t>EMILIANO G DACALANIO JR</t>
   </si>
   <si>
     <t>K7026-80034</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">JHON LESTER </t>
+    <t>JHON LESTER</t>
   </si>
   <si>
     <t>K7127-84243</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>ROSHIEL DELA ROSA CASTILLO</t>
   </si>
   <si>
     <t>K7016-83830</t>
   </si>
   <si>
     <t>SANTA LUCIA ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILOU GUANZON </t>
+    <t>MARILOU GUANZON</t>
   </si>
   <si>
     <t>K5002-84054</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>REYNANTE C CALUB</t>
   </si>
   <si>
     <t>K7129-84426</t>
   </si>
   <si>
     <t>SALINA C. ABUAN</t>
   </si>
   <si>
     <t>K7121-84211</t>
   </si>
   <si>
     <t>LUNA LA UNION</t>
   </si>
   <si>
     <t>Elena A Leander</t>
   </si>
   <si>
     <t>K7011-80132</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>LUZVIMINDA DESUYO</t>
   </si>
   <si>
     <t>K7030-80086</t>
   </si>
   <si>
-    <t xml:space="preserve">Melanie Gibes </t>
+    <t>Melanie Gibes</t>
   </si>
   <si>
     <t>K7127-83829</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>MARIE G, RUALO</t>
   </si>
   <si>
     <t>K7129-84159</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>VIOLETA F. GARCIA</t>
   </si>
   <si>
     <t>K7026-80102</t>
   </si>
   <si>
     <t>JOHN KERVIN F. ATIENZA</t>
   </si>
@@ -683,60 +683,60 @@
   <si>
     <t>Jaycee dela cruz anastacio</t>
   </si>
   <si>
     <t>K6002-80259</t>
   </si>
   <si>
     <t>ROLYNE QUILLOY</t>
   </si>
   <si>
     <t>K7135-84292</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>
   <si>
     <t>Branny T Saculles</t>
   </si>
   <si>
     <t>K7016-83744</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">BELLA MANAOIS </t>
+    <t>BELLA MANAOIS</t>
   </si>
   <si>
     <t>K7016-84027</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">GLORY CALIBOSO </t>
+    <t>GLORY CALIBOSO</t>
   </si>
   <si>
     <t>K7121-84240</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>Michael Brian L Romero</t>
   </si>
   <si>
     <t>K7123-84394</t>
   </si>
   <si>
     <t>JESUS C. ROSAL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>