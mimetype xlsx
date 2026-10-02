--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -92,150 +92,150 @@
   <si>
     <t>Mary Grace P Belleza</t>
   </si>
   <si>
     <t>K7016-83094</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>VIRGINIA TIONGSON</t>
   </si>
   <si>
     <t>K8002-86970</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
     <t>ISAGANI C CASIL</t>
   </si>
   <si>
     <t>K7016-82689</t>
   </si>
   <si>
-    <t xml:space="preserve">KEVHIN VALDEZ </t>
+    <t>KEVHIN VALDEZ</t>
   </si>
   <si>
     <t>K8002-82862</t>
   </si>
   <si>
     <t>JOSEPHINE DELA PEÑA or CHERYL GANADEN</t>
   </si>
   <si>
     <t>K7026-86377</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>Jovita Soriano</t>
   </si>
   <si>
     <t>K7058-83117</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gregorio  v  doctolero</t>
+    <t>Gregorio  v  doctolero</t>
   </si>
   <si>
     <t>K7026-83226</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>Benito nachor</t>
   </si>
   <si>
     <t>K7058-83175</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mrs  judith tagapan</t>
+    <t>Mrs  judith tagapan</t>
   </si>
   <si>
     <t>K7127-87340</t>
   </si>
   <si>
     <t>JULIE CONCEPCIÓN ALFEREZ</t>
   </si>
   <si>
     <t>K7127-86843</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARLON CAYAT ATOS </t>
+    <t>MARLON CAYAT ATOS</t>
   </si>
   <si>
     <t>K7011-83440</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>TESSIE CABILDO</t>
   </si>
   <si>
     <t>K7068-80824</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
   <si>
     <t>GILBERT G KADANO</t>
   </si>
   <si>
     <t>K7016-87835</t>
   </si>
   <si>
     <t>ITOGON BENGUET</t>
   </si>
   <si>
     <t>CONCEPCION MAYOS</t>
   </si>
   <si>
     <t>K6002-86508</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>Janelle L Evangelista</t>
   </si>
   <si>
     <t>K7123-80224</t>
   </si>
   <si>
     <t>CITY OF TABUK (Capital) KALINGA</t>
   </si>
   <si>
-    <t xml:space="preserve">NICOLE LUMAWIG </t>
+    <t>NICOLE LUMAWIG</t>
   </si>
   <si>
     <t>K8002-87404</t>
   </si>
   <si>
     <t>BONTOC (Capital) MOUNTAIN PROVINCE</t>
   </si>
   <si>
     <t>DARYL PANGOD</t>
   </si>
   <si>
     <t>K7063-80239</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
     <t>JULITA D.CABRERA</t>
   </si>
   <si>
     <t>K7073-88340</t>
   </si>
   <si>
     <t>LAL-LO CAGAYAN</t>
   </si>
@@ -245,102 +245,102 @@
   <si>
     <t>K7016-86709</t>
   </si>
   <si>
     <t>PIAT CAGAYAN</t>
   </si>
   <si>
     <t>TERESA SAGSAGAT</t>
   </si>
   <si>
     <t>K7125-79989</t>
   </si>
   <si>
     <t>SANTA TERESITA CAGAYAN</t>
   </si>
   <si>
     <t>NESTOR A.GOROSPE</t>
   </si>
   <si>
     <t>K7016-83200</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEFINA VILLACAMPA </t>
+    <t>JOSEFINA VILLACAMPA</t>
   </si>
   <si>
     <t>K7068-80375</t>
   </si>
   <si>
     <t>PAISY G BALBERAN</t>
   </si>
   <si>
     <t>K7124-83381</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">GABRIEL L VALENZUELA </t>
+    <t>GABRIEL L VALENZUELA</t>
   </si>
   <si>
     <t>K7121-86270</t>
   </si>
   <si>
     <t>ALICIA ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Corazon D Licayan </t>
+    <t>Corazon D Licayan</t>
   </si>
   <si>
     <t>K7127-87208</t>
   </si>
   <si>
     <t>BENITO SOLIVEN ISABELA</t>
   </si>
   <si>
     <t>JESSIEFLOR A, BUTAC</t>
   </si>
   <si>
     <t>K7058-86409</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">  Luciano P  Miguel jr  </t>
+    <t>Luciano P  Miguel jr</t>
   </si>
   <si>
     <t>K7016-82762</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">TRANQUELINO DE LEON </t>
+    <t>TRANQUELINO DE LEON</t>
   </si>
   <si>
     <t>K7026-83235</t>
   </si>
   <si>
     <t>JOCELYN L. RAMONES</t>
   </si>
   <si>
     <t>K7125-80870</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>BRYAN EDUARD M GO</t>
   </si>
   <si>
     <t>K6002-83156</t>
   </si>
   <si>
     <t>GAMU ISABELA</t>
   </si>
   <si>
     <t>CORAZON ABAYA LACISTE</t>
   </si>
@@ -383,51 +383,51 @@
   <si>
     <t>K7124-83444</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>RONELA B. ABAD</t>
   </si>
   <si>
     <t>K7016-87754</t>
   </si>
   <si>
     <t>NAGUILIAN ISABELA</t>
   </si>
   <si>
     <t>CHARITY PASCUA</t>
   </si>
   <si>
     <t>K7126-83473</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">  Connielyn  reccion dannug</t>
+    <t>Connielyn  reccion dannug</t>
   </si>
   <si>
     <t>K5002-86281</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>MARISSA M. CATAINA</t>
   </si>
   <si>
     <t>K5002-86335</t>
   </si>
   <si>
     <t>KURT JAMES B. AGUINALDO</t>
   </si>
   <si>
     <t>K8002-87791</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>ERNESTO CONSUL JR</t>
   </si>
@@ -518,51 +518,51 @@
   <si>
     <t>K7011-86247</t>
   </si>
   <si>
     <t>GABALDON (BITULOK &amp; SABANI) NUEVA ECIJA</t>
   </si>
   <si>
     <t>CATALINA  S. SANTOS</t>
   </si>
   <si>
     <t>K5002-80214</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>ERWINA JOSE RAMOS</t>
   </si>
   <si>
     <t>K7016-87322</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">RONNIE DELA CRUZ </t>
+    <t>RONNIE DELA CRUZ</t>
   </si>
   <si>
     <t>K6002-86474</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
     <t>ALBERTO F. DIAZ</t>
   </si>
   <si>
     <t>K5004-82171</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>CATALINA PASTRANA</t>
   </si>
   <si>
     <t>K7127-86669</t>
   </si>
   <si>
     <t>CYNTHA M,SILAO</t>
   </si>
@@ -599,51 +599,51 @@
   <si>
     <t>K7068-80657</t>
   </si>
   <si>
     <t>NOMER ROMERO ADLUZ</t>
   </si>
   <si>
     <t>K7129-80196</t>
   </si>
   <si>
     <t>MARILYN  MENDOZA</t>
   </si>
   <si>
     <t>K7125-79987</t>
   </si>
   <si>
     <t>Angelica Gragasin</t>
   </si>
   <si>
     <t>K7127-87009</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORENCIA BIGLANG-AWA </t>
+    <t>FLORENCIA BIGLANG-AWA</t>
   </si>
   <si>
     <t>K7026-83208</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>ELEANOR VENDIVIL</t>
   </si>
   <si>
     <t>K8002-87774</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>LIEZL B DIAZ</t>
   </si>
   <si>
     <t>K7074-80060</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
@@ -653,57 +653,57 @@
   <si>
     <t>K7135-87186</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>Desiree Joy Molino</t>
   </si>
   <si>
     <t>K7069-80819</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>CEFFRIND MULDONG</t>
   </si>
   <si>
     <t>K7016-87641</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">KRISTEL REGALA </t>
+    <t>KRISTEL REGALA</t>
   </si>
   <si>
     <t>K7016-87638</t>
   </si>
   <si>
-    <t xml:space="preserve">RESTITUTO YUMUL </t>
+    <t>RESTITUTO YUMUL</t>
   </si>
   <si>
     <t>K7016-87236</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>JENNIFER TENEDERO</t>
   </si>
   <si>
     <t>K5004-87174</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>AMALIA CRUZ AMERSON C/O ROGELIO CRUZ</t>
   </si>
   <si>
     <t>K5004-86705</t>
   </si>
   <si>
     <t>JASMIN SINGCA BABARAN</t>
   </si>
@@ -716,51 +716,51 @@
   <si>
     <t>K7121-86355</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>Maila Tabaranza</t>
   </si>
   <si>
     <t>K7030-80337</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
   <si>
     <t>MARY GRACE Y JOVES</t>
   </si>
   <si>
     <t>K7127-87521</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">SALLY MANIEGO </t>
+    <t>SALLY MANIEGO</t>
   </si>
   <si>
     <t>K7126-83592</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>Minerva C Vasquez</t>
   </si>
   <si>
     <t>K7016-87509</t>
   </si>
   <si>
     <t>MINALIN PAMPANGA</t>
   </si>
   <si>
     <t>TERESITA QUITO</t>
   </si>
   <si>
     <t>K7072-80531</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
@@ -899,51 +899,51 @@
   <si>
     <t>K7123-80408</t>
   </si>
   <si>
     <t>DINGALAN AURORA</t>
   </si>
   <si>
     <t>ADELAIDA MINDORO FAMENIA</t>
   </si>
   <si>
     <t>K7026-83448</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
   <si>
     <t>REYVIN TROY RACOMA</t>
   </si>
   <si>
     <t>K7058-86341</t>
   </si>
   <si>
     <t>SINAIT ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ricca melody   filarca</t>
+    <t>Ricca melody   filarca</t>
   </si>
   <si>
     <t>K7011-86598</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
     <t>ELITO L. MAPANAO</t>
   </si>
   <si>
     <t>K7072-80235</t>
   </si>
   <si>
     <t>BURGOS ILOCOS NORTE</t>
   </si>
   <si>
     <t>RODNEY GARCIA</t>
   </si>
   <si>
     <t>K7011-86295</t>
   </si>
   <si>
     <t>BALAOAN LA UNION</t>
   </si>
@@ -968,81 +968,81 @@
   <si>
     <t>PETRINILA SIBOLBORO</t>
   </si>
   <si>
     <t>K5005-80133</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>AGLADYS A SERQUINA</t>
   </si>
   <si>
     <t>K7135-82500</t>
   </si>
   <si>
     <t>Juliana N. Javier</t>
   </si>
   <si>
     <t>K7123-83300</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">DYLAN EPHRAIM A. VILLARUZ </t>
+    <t>DYLAN EPHRAIM A. VILLARUZ</t>
   </si>
   <si>
     <t>K7125-80262</t>
   </si>
   <si>
-    <t xml:space="preserve">Wilma E Garcia </t>
+    <t>Wilma E Garcia</t>
   </si>
   <si>
     <t>K7016-82800</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>NORNA V LAROYA</t>
   </si>
   <si>
     <t>K7129-83297</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>MARIONE VER JERRICK RABINA</t>
   </si>
   <si>
     <t>K7135-86562</t>
   </si>
   <si>
-    <t xml:space="preserve">Anthony Marjalino </t>
+    <t>Anthony Marjalino</t>
   </si>
   <si>
     <t>K5005-79929</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>EMELDA O SANTUA</t>
   </si>
   <si>
     <t>K7073-86591</t>
   </si>
   <si>
     <t>ANDA PANGASINAN</t>
   </si>
   <si>
     <t>ELISA M. CONSUELO</t>
   </si>
   <si>
     <t>K8002-83046</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>