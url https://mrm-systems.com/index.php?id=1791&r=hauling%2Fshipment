--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -104,51 +104,51 @@
   <si>
     <t>SAN MANUEL PANGASINAN</t>
   </si>
   <si>
     <t>DAISY REE A, DACASIN</t>
   </si>
   <si>
     <t>K7127-88094</t>
   </si>
   <si>
     <t>LANI G, DELA CRUZ</t>
   </si>
   <si>
     <t>K7017-81282</t>
   </si>
   <si>
     <t>RODRIGO PACURZA JR</t>
   </si>
   <si>
     <t>K7133-80407</t>
   </si>
   <si>
     <t>SAN NICOLAS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Evangeline pascual </t>
+    <t>Evangeline pascual</t>
   </si>
   <si>
     <t>K7074-79548</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>Myra c. Ilumin</t>
   </si>
   <si>
     <t>K7016-89002</t>
   </si>
   <si>
     <t>SUAL PANGASINAN</t>
   </si>
   <si>
     <t>ESTRELLA LAGMAY</t>
   </si>
   <si>
     <t>K7016-86007</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
@@ -197,51 +197,51 @@
   <si>
     <t>WILLIAM T. PALAD SR</t>
   </si>
   <si>
     <t>K7011-84319</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>RAFFY TRINIDAD</t>
   </si>
   <si>
     <t>K7124-84339</t>
   </si>
   <si>
     <t>LORNA D. CAGUIAT</t>
   </si>
   <si>
     <t>K7016-89119</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK JIM SABADO </t>
+    <t>MARK JIM SABADO</t>
   </si>
   <si>
     <t>K7123-99124</t>
   </si>
   <si>
     <t>MC. DAVE B. SUPNET</t>
   </si>
   <si>
     <t>K7063-79692</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
   <si>
     <t>CORAZON MATIAS</t>
   </si>
   <si>
     <t>K8002-88915</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>JOWIE. ANIBAS</t>
   </si>
@@ -275,51 +275,51 @@
   <si>
     <t>K7127-83462</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
     <t>MERLITA FABRIGAS</t>
   </si>
   <si>
     <t>K7133-79016</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>Minda rabara</t>
   </si>
   <si>
     <t>K7011-81597</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">OFELIA M. TOLENTINO </t>
+    <t>OFELIA M. TOLENTINO</t>
   </si>
   <si>
     <t>K7127-88391</t>
   </si>
   <si>
     <t>ROSEMARIE SILANGAN</t>
   </si>
   <si>
     <t>K7063-79533</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>KATRINA R.NICOLAS</t>
   </si>
   <si>
     <t>K7127-83212</t>
   </si>
   <si>
     <t>Evelyn Velarde</t>
   </si>
   <si>
     <t>K7124-87761</t>
   </si>
@@ -341,108 +341,108 @@
   <si>
     <t>JUDYANN TORRES</t>
   </si>
   <si>
     <t>K7068-86824</t>
   </si>
   <si>
     <t>ANDA PANGASINAN</t>
   </si>
   <si>
     <t>JOAN CABALLERO</t>
   </si>
   <si>
     <t>K7016-85343</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>TESSIE V RECILLA</t>
   </si>
   <si>
     <t>K7068-99361</t>
   </si>
   <si>
-    <t xml:space="preserve">RALPH JOSHUA/Donna Joy Gwen Guevarra </t>
+    <t>RALPH JOSHUA/Donna Joy Gwen Guevarra</t>
   </si>
   <si>
     <t>K6002-80883</t>
   </si>
   <si>
     <t>CYMONN FAI A. CIRIACO</t>
   </si>
   <si>
     <t>K7126-83092</t>
   </si>
   <si>
     <t>BANI PANGASINAN</t>
   </si>
   <si>
     <t>Rose Mary Andres</t>
   </si>
   <si>
     <t>K7030-83192</t>
   </si>
   <si>
     <t>JESSIELYN P ORILLA</t>
   </si>
   <si>
     <t>K5002-82572</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>
   <si>
     <t>ERICK DREQUITO</t>
   </si>
   <si>
     <t>K7129-81531</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
     <t>JOSEPHINE B. BUSTO</t>
   </si>
   <si>
     <t>K7016-89088</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSHUA GARCIA </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">NORMA BASUEL </t>
+    <t>JOSHUA GARCIA</t>
+  </si>
+  <si>
+    <t>MARILOU PABLO</t>
+  </si>
+  <si>
+    <t>NORMA BASUEL</t>
   </si>
   <si>
     <t>SAN QUINTIN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ERICA B. DE GRACIA </t>
+    <t>ERICA B. DE GRACIA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>OBETH</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>MACK</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>