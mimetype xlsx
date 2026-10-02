--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-81622</t>
   </si>
   <si>
     <t>SAN MIGUEL LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Dellia v lagasca</t>
+    <t>Dellia v lagasca</t>
   </si>
   <si>
     <t>K7121-83791</t>
   </si>
   <si>
     <t>TABONTABON LEYTE</t>
   </si>
   <si>
     <t>ERWIN GAUSIN</t>
   </si>
   <si>
     <t>K7073-80154</t>
   </si>
   <si>
     <t>VILLABA LEYTE</t>
   </si>
   <si>
     <t>RINA PEPITO, TORTOSA INGHOG / ROSITA SIASAT, TORTOSA</t>
   </si>
   <si>
     <t>K7127-88055</t>
   </si>
   <si>
     <t>BIRI NORTHERN SAMAR</t>
   </si>
@@ -149,51 +149,51 @@
   <si>
     <t>K7127-86896</t>
   </si>
   <si>
     <t>PINABACDAO SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>EMALYN W, ARAO</t>
   </si>
   <si>
     <t>K7127-87241</t>
   </si>
   <si>
     <t>SANTA RITA SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>MELANIO Q, ARMADA</t>
   </si>
   <si>
     <t>K8002-84867</t>
   </si>
   <si>
     <t>TARANGNAN SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
-    <t xml:space="preserve">ORLANDO BERENO </t>
+    <t>ORLANDO BERENO</t>
   </si>
   <si>
     <t>K7058-79973</t>
   </si>
   <si>
     <t>BONTOC SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>EULALIA P CABUGNASON</t>
   </si>
   <si>
     <t>K7068-100914</t>
   </si>
   <si>
     <t>MALITBOG SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>ARLENE ABANDO</t>
   </si>
   <si>
     <t>K6002-82989</t>
   </si>
   <si>
     <t>SOGOD SOUTHERN LEYTE</t>
   </si>
@@ -218,183 +218,183 @@
   <si>
     <t>K7030-83729</t>
   </si>
   <si>
     <t>NAVAL (Capital) BILIRAN</t>
   </si>
   <si>
     <t>VICTOR B VILLARDO</t>
   </si>
   <si>
     <t>K7016-86734</t>
   </si>
   <si>
     <t>ALCANTARA CEBU</t>
   </si>
   <si>
     <t>KENT JE SABANAL</t>
   </si>
   <si>
     <t>K7016-87087</t>
   </si>
   <si>
     <t>ARGAO CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">GUILLERMO ROSALES </t>
+    <t>GUILLERMO ROSALES</t>
   </si>
   <si>
     <t>K7123-83632</t>
   </si>
   <si>
     <t>ALBISA C. YABORA</t>
   </si>
   <si>
     <t>K7123-83768</t>
   </si>
   <si>
     <t>BANTAYAN CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELYN ALMIRANES </t>
+    <t>JOCELYN ALMIRANES</t>
   </si>
   <si>
     <t>K8002-87756</t>
   </si>
   <si>
     <t>BARILI CEBU</t>
   </si>
   <si>
     <t>JELLA MAE VERGARA</t>
   </si>
   <si>
     <t>K7123-80099</t>
   </si>
   <si>
     <t>CITY OF CARCAR CEBU</t>
   </si>
   <si>
     <t>CHRISTIAN SASUTIL</t>
   </si>
   <si>
     <t>K6002-84343</t>
   </si>
   <si>
     <t>CARMEN CEBU</t>
   </si>
   <si>
     <t>REDJIL BAUNSET</t>
   </si>
   <si>
     <t>K5004-100186</t>
   </si>
   <si>
     <t>CEBU CITY (Capital) CEBU</t>
   </si>
   <si>
     <t>RASHID A. BUSHLAIBI</t>
   </si>
   <si>
     <t>K7135-83433</t>
   </si>
   <si>
     <t>Lionard Patoy</t>
   </si>
   <si>
     <t>K7016-100173</t>
   </si>
   <si>
-    <t xml:space="preserve">HENRY GENSON </t>
+    <t>HENRY GENSON</t>
   </si>
   <si>
     <t>K7127-83999</t>
   </si>
   <si>
     <t>NORA TAC-AN</t>
   </si>
   <si>
     <t>K7126-84408</t>
   </si>
   <si>
     <t>EVA A. EVASCO</t>
   </si>
   <si>
     <t>K5004-83511</t>
   </si>
   <si>
     <t>VICKY JARDIN / VINCENT JARDIN</t>
   </si>
   <si>
     <t>K7127-86463</t>
   </si>
   <si>
     <t>AMELIA LABOGA</t>
   </si>
   <si>
     <t>K7123-83041</t>
   </si>
   <si>
     <t>JERSON B PITOGO</t>
   </si>
   <si>
     <t>K7121-80354</t>
   </si>
   <si>
     <t>Gino Aurel S. Ticod</t>
   </si>
   <si>
     <t>K7058-80020</t>
   </si>
   <si>
-    <t xml:space="preserve"> analyn   p  arranguez</t>
+    <t>analyn   p  arranguez</t>
   </si>
   <si>
     <t>K7016-84133</t>
   </si>
   <si>
     <t>ARLENE PEREZ</t>
   </si>
   <si>
     <t>K7127-80817</t>
   </si>
   <si>
     <t>MELZ LABOGA</t>
   </si>
   <si>
     <t>K7127-82113</t>
   </si>
   <si>
     <t>ROSALYN LELAINE MAMALIAS</t>
   </si>
   <si>
     <t>K7026-83375</t>
   </si>
   <si>
     <t>COMPOSTELA CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">RAMIL JAYME </t>
+    <t>RAMIL JAYME</t>
   </si>
   <si>
     <t>K7121-83100</t>
   </si>
   <si>
     <t>Nelvie Caburnay</t>
   </si>
   <si>
     <t>K7016-83188</t>
   </si>
   <si>
     <t>CORDOVA CEBU</t>
   </si>
   <si>
     <t>JENEVE TABURNAL</t>
   </si>
   <si>
     <t>K7127-87256</t>
   </si>
   <si>
     <t>Gel Oloc</t>
   </si>
   <si>
     <t>K7127-86959</t>
   </si>
@@ -464,150 +464,150 @@
   <si>
     <t>K7016-84587</t>
   </si>
   <si>
     <t>ALLEN CABANELEZ</t>
   </si>
   <si>
     <t>K7124-83147</t>
   </si>
   <si>
     <t>MEQIA ANGELO QUIACHON</t>
   </si>
   <si>
     <t>K7127-89110</t>
   </si>
   <si>
     <t>MRS, JUANITA A, EMBILE</t>
   </si>
   <si>
     <t>K7058-80022</t>
   </si>
   <si>
     <t>MEDELLIN CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">  Katherine  y. Broniola</t>
+    <t>Katherine  y. Broniola</t>
   </si>
   <si>
     <t>K8002-82839</t>
   </si>
   <si>
     <t>MINGLANILLA CEBU</t>
   </si>
   <si>
     <t>JHONALYN MANSUETO</t>
   </si>
   <si>
     <t>K7124-81526</t>
   </si>
   <si>
     <t>LEONILA B. TARAYA</t>
   </si>
   <si>
     <t>K7127-86941</t>
   </si>
   <si>
     <t>FRECHIE NAZARENO</t>
   </si>
   <si>
     <t>K7127-88162</t>
   </si>
   <si>
-    <t xml:space="preserve">SALVE B, GELLANGGGAO </t>
+    <t>SALVE B, GELLANGGGAO</t>
   </si>
   <si>
     <t>K7127-84553</t>
   </si>
   <si>
     <t>FREHIE NAZARENO</t>
   </si>
   <si>
     <t>K7016-100619</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERYL EVANGELIO </t>
+    <t>CHERYL EVANGELIO</t>
   </si>
   <si>
     <t>K5004-82847</t>
   </si>
   <si>
     <t>CITY OF NAGA CEBU</t>
   </si>
   <si>
     <t>LOLITA TAYCO AÑABIEZA</t>
   </si>
   <si>
     <t>K7030-83013</t>
   </si>
   <si>
     <t>LILIBETH AYUSO</t>
   </si>
   <si>
     <t>K7135-86998</t>
   </si>
   <si>
     <t>Glorylene B Dumancas</t>
   </si>
   <si>
     <t>K7073-83309</t>
   </si>
   <si>
     <t>PINAMUNGAHAN CEBU</t>
   </si>
   <si>
     <t>MARIA CHERRY M. ANOR</t>
   </si>
   <si>
     <t>K7058-83183</t>
   </si>
   <si>
     <t>SAN FERNANDO CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve"> Crytal mae  m csndelanza</t>
+    <t>Crytal mae  m csndelanza</t>
   </si>
   <si>
     <t>K7072-100332</t>
   </si>
   <si>
     <t>SAN REMIGIO CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">LUZMINDA ROSALES </t>
+    <t>LUZMINDA ROSALES</t>
   </si>
   <si>
     <t>K7026-83700</t>
   </si>
   <si>
-    <t xml:space="preserve">ARIEL BRANZUELA JR. </t>
+    <t>ARIEL BRANZUELA JR.</t>
   </si>
   <si>
     <t>K7016-88677</t>
   </si>
   <si>
-    <t xml:space="preserve">IVY AGUDO </t>
+    <t>IVY AGUDO</t>
   </si>
   <si>
     <t>K7121-83827</t>
   </si>
   <si>
     <t>SANTANDER CEBU</t>
   </si>
   <si>
     <t>Napoleon Miro</t>
   </si>
   <si>
     <t>K7129-83173</t>
   </si>
   <si>
     <t>SOGOD CEBU</t>
   </si>
   <si>
     <t>NERA P. BALADJAY</t>
   </si>
   <si>
     <t>K8002-88281</t>
   </si>
   <si>
     <t>TABOGON CEBU</t>
   </si>
@@ -650,51 +650,51 @@
   <si>
     <t>Andgela dacuyan</t>
   </si>
   <si>
     <t>K7121-83793</t>
   </si>
   <si>
     <t>Michael A Pastoriza</t>
   </si>
   <si>
     <t>K8002-82838</t>
   </si>
   <si>
     <t>MARIA LIEZEL PARAISO</t>
   </si>
   <si>
     <t>K6002-83543</t>
   </si>
   <si>
     <t>LEVIE HANNAH EDOLOVERIO</t>
   </si>
   <si>
     <t>K7016-88676</t>
   </si>
   <si>
-    <t xml:space="preserve">LIZA LAHAYLAHAY </t>
+    <t>LIZA LAHAYLAHAY</t>
   </si>
   <si>
     <t>K5004-83616</t>
   </si>
   <si>
     <t>TUBURAN CEBU</t>
   </si>
   <si>
     <t>GENA D. GERONA</t>
   </si>
   <si>
     <t>K7135-84607</t>
   </si>
   <si>
     <t>Marlon Waskin</t>
   </si>
   <si>
     <t>K7127-83852</t>
   </si>
   <si>
     <t>TUDELA CEBU</t>
   </si>
   <si>
     <t>ARTEMIO MARATAS</t>
   </si>
@@ -767,51 +767,51 @@
   <si>
     <t>K8002-84381</t>
   </si>
   <si>
     <t>RINA TUBAO</t>
   </si>
   <si>
     <t>K8002-83145</t>
   </si>
   <si>
     <t>K7016-84126</t>
   </si>
   <si>
     <t>BATO LEYTE</t>
   </si>
   <si>
     <t>MARICEL GAMARCHA</t>
   </si>
   <si>
     <t>K7121-82897</t>
   </si>
   <si>
     <t>CARIGARA LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Rolina Meridor </t>
+    <t>Rolina Meridor</t>
   </si>
   <si>
     <t>K7127-87437</t>
   </si>
   <si>
     <t>DAGAMI LEYTE</t>
   </si>
   <si>
     <t>JOMAR BAGUNA COSTOB</t>
   </si>
   <si>
     <t>K7135-87631</t>
   </si>
   <si>
     <t>DULAG LEYTE</t>
   </si>
   <si>
     <t>ZABDIEL C MAAT</t>
   </si>
   <si>
     <t>K7135-87626</t>
   </si>
   <si>
     <t>K5002-82940</t>
   </si>