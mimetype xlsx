--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -227,51 +227,51 @@
   <si>
     <t>K7072-80049</t>
   </si>
   <si>
     <t>TRISHA KYLE ESCALA</t>
   </si>
   <si>
     <t>K8002-87669</t>
   </si>
   <si>
     <t>MARAMAG BUKIDNON</t>
   </si>
   <si>
     <t>ROMUALDO SAGARAL JR</t>
   </si>
   <si>
     <t>K7127-81966</t>
   </si>
   <si>
     <t>MARIA CHONA C, ASENORIA</t>
   </si>
   <si>
     <t>K7135-87110</t>
   </si>
   <si>
-    <t xml:space="preserve">Ariel Osorio </t>
+    <t>Ariel Osorio</t>
   </si>
   <si>
     <t>K7125-80044</t>
   </si>
   <si>
     <t>CITY OF VALENCIA BUKIDNON</t>
   </si>
   <si>
     <t>Ofelia Merla</t>
   </si>
   <si>
     <t>K7011-81623</t>
   </si>
   <si>
     <t>ILIGAN CITY LANAO DEL NORTE</t>
   </si>
   <si>
     <t>SINAIYANAN DANGDANG</t>
   </si>
   <si>
     <t>K5004-84888</t>
   </si>
   <si>
     <t>GWYN SEDENIO</t>
   </si>
@@ -329,51 +329,51 @@
   <si>
     <t>K7072-80226</t>
   </si>
   <si>
     <t>KOLAMBUGAN LANAO DEL NORTE</t>
   </si>
   <si>
     <t>ANTONIA RAMOS SEDERINIA</t>
   </si>
   <si>
     <t>K7105-80362</t>
   </si>
   <si>
     <t>LINAMON LANAO DEL NORTE</t>
   </si>
   <si>
     <t>FARHANA DIDATO</t>
   </si>
   <si>
     <t>K7058-80091</t>
   </si>
   <si>
     <t>MAIGO LANAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Naiman  mangompia</t>
+    <t>Naiman  mangompia</t>
   </si>
   <si>
     <t>K8002-84732</t>
   </si>
   <si>
     <t>TUBOD (Capital) LANAO DEL NORTE</t>
   </si>
   <si>
     <t>EVA B BUTALID</t>
   </si>
   <si>
     <t>K7016-86540</t>
   </si>
   <si>
     <t>CLARIN MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>JENELYN ARINAZA</t>
   </si>
   <si>
     <t>K7016-84591</t>
   </si>
   <si>
     <t>OROQUIETA CITY (Capital) MISAMIS OCCIDENTAL</t>
   </si>
@@ -434,69 +434,69 @@
   <si>
     <t>K7105-80353</t>
   </si>
   <si>
     <t>CAGAYAN DE ORO CITY (Capital) MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>FARAH JOAARIA ANAY</t>
   </si>
   <si>
     <t>K7016-83220</t>
   </si>
   <si>
     <t>NORALDIN HADJI AMIN</t>
   </si>
   <si>
     <t>K5004-83218</t>
   </si>
   <si>
     <t>CHARLIE RICH ADOBAR</t>
   </si>
   <si>
     <t>K7127-84840</t>
   </si>
   <si>
-    <t xml:space="preserve">MR, ARVIN B, YAMSON </t>
+    <t>MR, ARVIN B, YAMSON</t>
   </si>
   <si>
     <t>K7017-98964</t>
   </si>
   <si>
     <t>ERN JETHRON R VIDUYA</t>
   </si>
   <si>
     <t>K7135-100290</t>
   </si>
   <si>
     <t>Cherie M Jayo</t>
   </si>
   <si>
     <t>K7058-79930</t>
   </si>
   <si>
-    <t xml:space="preserve"> Alma  e avila</t>
+    <t>Alma  e avila</t>
   </si>
   <si>
     <t>K7127-84634</t>
   </si>
   <si>
     <t>MARC JASON R, GULAY</t>
   </si>
   <si>
     <t>K7127-87142</t>
   </si>
   <si>
     <t>CLAVERIA MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>GENESHER D, AYAD</t>
   </si>
   <si>
     <t>K7016-88108</t>
   </si>
   <si>
     <t>ORLANDO CALLO</t>
   </si>
   <si>
     <t>K7068-100925</t>
   </si>
@@ -509,51 +509,51 @@
   <si>
     <t>K8002-89153</t>
   </si>
   <si>
     <t>GINGOOG CITY MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>AMPARO BAGUHIN</t>
   </si>
   <si>
     <t>K7129-83273</t>
   </si>
   <si>
     <t>INITAO MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>IVY BURAY</t>
   </si>
   <si>
     <t>K7016-99984</t>
   </si>
   <si>
     <t>MAGSAYSAY (LINUGOS) MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ELGENE ABELLA </t>
+    <t>ELGENE ABELLA</t>
   </si>
   <si>
     <t>K7072-80725</t>
   </si>
   <si>
     <t>TAGOLOAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>MAEY JANE GOMONAN</t>
   </si>
   <si>
     <t>K7011-83278</t>
   </si>
   <si>
     <t>MARILYN BACOR</t>
   </si>
   <si>
     <t>K7072-80050</t>
   </si>
   <si>
     <t>CHENNY SAGUILONGAN</t>
   </si>
   <si>
     <t>K6002-86564</t>
   </si>
@@ -599,102 +599,102 @@
   <si>
     <t>MARY CHRISTELLE C. BIANAN</t>
   </si>
   <si>
     <t>K7123-84076</t>
   </si>
   <si>
     <t>Kenneth mae  miras</t>
   </si>
   <si>
     <t>K7121-83195</t>
   </si>
   <si>
     <t>Caren Joy Doydora</t>
   </si>
   <si>
     <t>K7011-83328</t>
   </si>
   <si>
     <t>JOVY N. CANIN</t>
   </si>
   <si>
     <t>K7016-87511</t>
   </si>
   <si>
-    <t xml:space="preserve">MINDA LAGORDO </t>
+    <t>MINDA LAGORDO</t>
   </si>
   <si>
     <t>K5004-87975</t>
   </si>
   <si>
     <t>CITY OF CABADBARAN AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>SARAH MAE F. CATARMAN</t>
   </si>
   <si>
     <t>K7068-80481</t>
   </si>
   <si>
     <t>KATHY LEE Y LLENA</t>
   </si>
   <si>
     <t>K8002-86964</t>
   </si>
   <si>
     <t>TERESITA LASCO</t>
   </si>
   <si>
     <t>K7016-86698</t>
   </si>
   <si>
     <t>MAGALLANES AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA DEBBIE CUADRASAL </t>
+    <t>MARIA DEBBIE CUADRASAL</t>
   </si>
   <si>
     <t>K7121-81614</t>
   </si>
   <si>
     <t>Miraluna L.Sumile</t>
   </si>
   <si>
     <t>K7121-80249</t>
   </si>
   <si>
     <t>TUBAY AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>Melchora Talisay</t>
   </si>
   <si>
     <t>K7127-99935</t>
   </si>
   <si>
-    <t xml:space="preserve">RUEL LUYAHAN </t>
+    <t>RUEL LUYAHAN</t>
   </si>
   <si>
     <t>K7016-87861</t>
   </si>
   <si>
     <t>REMEDIOS T. ROMUALDEZ AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>MARY EDEN DAWIRAO</t>
   </si>
   <si>
     <t>K8002-87929</t>
   </si>
   <si>
     <t>CITY OF BAYUGAN AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>EVELYN GUYO NESPEROS</t>
   </si>
   <si>
     <t>K5004-84479</t>
   </si>
   <si>
     <t>JOSIE A. BARROT</t>
   </si>
@@ -737,51 +737,51 @@
   <si>
     <t>K7016-83905</t>
   </si>
   <si>
     <t>PLACER SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>JOART DESALES</t>
   </si>
   <si>
     <t>K7127-83027</t>
   </si>
   <si>
     <t>SAN FRANCISCO (ANAO-AON) SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>LORETA B, LEROG</t>
   </si>
   <si>
     <t>K7058-81855</t>
   </si>
   <si>
     <t>SURIGAO CITY (Capital) SURIGAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Dece. Chtistal   mere v  macasa</t>
+    <t>Dece. Chtistal   mere v  macasa</t>
   </si>
   <si>
     <t>K7135-86765</t>
   </si>
   <si>
     <t>Rosemarie R Placeros</t>
   </si>
   <si>
     <t>K7058-81552</t>
   </si>
   <si>
     <t>CANTILAN SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Corazon b arizobal</t>
   </si>
   <si>
     <t>K7121-80123</t>
   </si>
   <si>
     <t>MADRID SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Wenefreda  F  Malayao</t>
   </si>