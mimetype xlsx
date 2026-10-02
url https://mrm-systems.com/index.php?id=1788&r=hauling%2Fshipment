--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -68,51 +68,51 @@
   <si>
     <t>K7026-80040</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
     <t>LEONIDA R. ELARDE</t>
   </si>
   <si>
     <t>K7069-100162</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>LORETO PASALO</t>
   </si>
   <si>
     <t>K7058-80144</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lester de  guzman </t>
+    <t>Lester de  guzman</t>
   </si>
   <si>
     <t>K7121-80290</t>
   </si>
   <si>
     <t>SAN MANUEL PANGASINAN</t>
   </si>
   <si>
     <t>Alejandra Paguyo</t>
   </si>
   <si>
     <t>K7126-80056</t>
   </si>
   <si>
     <t>Rolando G Ventura</t>
   </si>
   <si>
     <t>K7026-80104</t>
   </si>
   <si>
     <t>SANTO TOMAS PANGASINAN</t>
   </si>
   <si>
     <t>CAROL S. AGUILAR</t>
   </si>
@@ -266,327 +266,327 @@
   <si>
     <t>TITA  tabarejo</t>
   </si>
   <si>
     <t>K7135-100749</t>
   </si>
   <si>
     <t>VIRGINIA D. BARAWED</t>
   </si>
   <si>
     <t>K7069-100133</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>MIGNONETTE S BAUTISTA</t>
   </si>
   <si>
     <t>K7011-79976</t>
   </si>
   <si>
     <t>KASIBU NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Tessie   cay uhen</t>
+    <t>Tessie   cay uhen</t>
   </si>
   <si>
     <t>K7016-100390</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">YURI AZAIAH BULAYANG </t>
+    <t>YURI AZAIAH BULAYANG</t>
   </si>
   <si>
     <t>K7135-83963</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>Bernardo Simsiman</t>
   </si>
   <si>
     <t>K5003-100971</t>
   </si>
   <si>
     <t>EDISON ESTOCAPIO</t>
   </si>
   <si>
     <t>K7016-100861</t>
   </si>
   <si>
     <t>ABUCAY BATAAN</t>
   </si>
   <si>
     <t>MA. ELOISA TABUNDA</t>
   </si>
   <si>
     <t>K7125-100578</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>Dennis Enriquez</t>
   </si>
   <si>
     <t>K7073-80077</t>
   </si>
   <si>
     <t>Miriam dela cruz</t>
   </si>
   <si>
     <t>K7016-99983</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">HAZEL VARGAS </t>
+    <t>HAZEL VARGAS</t>
   </si>
   <si>
     <t>K7063-100939</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>AILIE.E.CUEVO</t>
   </si>
   <si>
     <t>K7016-84262</t>
   </si>
   <si>
-    <t xml:space="preserve">ZANDER CRISTOBAL </t>
+    <t>ZANDER CRISTOBAL</t>
   </si>
   <si>
     <t>K7126-80148</t>
   </si>
   <si>
     <t>Bernadette A Diesta</t>
   </si>
   <si>
     <t>K7080-80278</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">GLORIA B DELEON </t>
+    <t>GLORIA B DELEON</t>
   </si>
   <si>
     <t>K7030-101080</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>ARA KAYE DELA CRUZ JIMENEZ</t>
   </si>
   <si>
     <t>K7073-100811</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>CRIS ADOLF N. ABESAMIS</t>
   </si>
   <si>
     <t>K7105-97673</t>
   </si>
   <si>
     <t>NARCISA V. ABESAMIS</t>
   </si>
   <si>
     <t>K7135-83860</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Madonna M. Malubay</t>
   </si>
   <si>
     <t>K7080-80071</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">DORINA A TUBICE </t>
+    <t>DORINA A TUBICE</t>
   </si>
   <si>
     <t>K7124-80052</t>
   </si>
   <si>
     <t>PANTABANGAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>WILLIAM DACANAY</t>
   </si>
   <si>
     <t>K7058-80069</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maricar durante</t>
+    <t>Maricar durante</t>
   </si>
   <si>
     <t>K5003-100778</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>ANNALIZA G. RAMOS C/O FLORA RAMOS</t>
   </si>
   <si>
     <t>K7135-100201</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
     <t>Desiree Joy Molinopa</t>
   </si>
   <si>
     <t>K7125-100215</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Sheila mae Buenafe </t>
+    <t>Sheila mae Buenafe</t>
   </si>
   <si>
     <t>K7125-99922</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>RIZALYN NUQUI</t>
   </si>
   <si>
     <t>K6002-79993</t>
   </si>
   <si>
     <t>CEFERINO  REYES</t>
   </si>
   <si>
     <t>K7016-100369</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>NELIA MAGTOTO</t>
   </si>
   <si>
     <t>K5003-79873</t>
   </si>
   <si>
     <t>Severino paule</t>
   </si>
   <si>
     <t>K7123-80008</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>JAMES S. GANIA</t>
   </si>
   <si>
     <t>K7125-100652</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marilin  D Cobrador </t>
+    <t>Marilin  D Cobrador</t>
   </si>
   <si>
     <t>K6002-80227</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>ELIZA  JIMENEZ</t>
   </si>
   <si>
     <t>K7129-100893</t>
   </si>
   <si>
     <t>MARJORIE ANN D. MANALANG</t>
   </si>
   <si>
     <t>K7135-83964</t>
   </si>
   <si>
     <t>CAOAYAN ILOCOS SUR</t>
   </si>
   <si>
     <t>Derick Barrientos Ferrer</t>
   </si>
   <si>
     <t>K7026-80156</t>
   </si>
   <si>
     <t>JUSTINE KYLE F. QUEDDENG</t>
   </si>
   <si>
     <t>K7074-100339</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>Zenaida tayao/ Ivan tayao</t>
   </si>
   <si>
     <t>K7123-80011</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMELITA GARCIA </t>
+    <t>CARMELITA GARCIA</t>
   </si>
   <si>
     <t>K7127-100644</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLENA G, TOTESORA </t>
+    <t>ALLENA G, TOTESORA</t>
   </si>
   <si>
     <t>K5003-100890</t>
   </si>
   <si>
     <t>ALMA Q SILVA</t>
   </si>
   <si>
     <t>K7123-79899</t>
   </si>
   <si>
     <t>HIDY IFURONG</t>
   </si>
   <si>
     <t>K7080-79997</t>
   </si>
   <si>
     <t>SAN LUIS PAMPANGA</t>
   </si>
   <si>
     <t>JOSELITO EMPERANTE</t>
   </si>
   <si>
     <t>K6002-80320</t>
   </si>
@@ -650,129 +650,129 @@
   <si>
     <t>JONARD O. NICER</t>
   </si>
   <si>
     <t>K7127-84243</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>ROSHIEL DELA ROSA CASTILLO</t>
   </si>
   <si>
     <t>K5005-100649</t>
   </si>
   <si>
     <t>MILAGROSA C. COMBIS</t>
   </si>
   <si>
     <t>K7016-83830</t>
   </si>
   <si>
     <t>SANTA LUCIA ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILOU GUANZON </t>
+    <t>MARILOU GUANZON</t>
   </si>
   <si>
     <t>K7058-100841</t>
   </si>
   <si>
     <t>SUYO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Grace lapsyan </t>
+    <t>Grace lapsyan</t>
   </si>
   <si>
     <t>K6002-80058</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
     <t>MARITES MANDAC MARIGMEN</t>
   </si>
   <si>
     <t>K5003-100992</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>ROANNE RETUTA</t>
   </si>
   <si>
     <t>K7030-80086</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Melanie Gibes </t>
+    <t>Melanie Gibes</t>
   </si>
   <si>
     <t>K7011-80132</t>
   </si>
   <si>
     <t>LUZVIMINDA DESUYO</t>
   </si>
   <si>
     <t>K7127-83829</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>MARIE G, RUALO</t>
   </si>
   <si>
     <t>K6002-80259</t>
   </si>
   <si>
     <t>ANDA PANGASINAN</t>
   </si>
   <si>
     <t>ROLYNE QUILLOY</t>
   </si>
   <si>
     <t>K7016-83744</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">BELLA MANAOIS </t>
+    <t>BELLA MANAOIS</t>
   </si>
   <si>
     <t>K5002-100674</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RICKY D PASTORAL </t>
+    <t>RICKY D PASTORAL</t>
   </si>
   <si>
     <t>K7069-100712</t>
   </si>
   <si>
     <t>INFANTA PANGASINAN</t>
   </si>
   <si>
     <t>EVELYN MAGNO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Loid </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>