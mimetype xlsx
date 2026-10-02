--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -83,51 +83,51 @@
   <si>
     <t>K8002-84770</t>
   </si>
   <si>
     <t>MOGPOG MARINDUQUE</t>
   </si>
   <si>
     <t>MYRACIL ENFECTANA</t>
   </si>
   <si>
     <t>K7072-80488</t>
   </si>
   <si>
     <t>SANTA CRUZ MARINDUQUE</t>
   </si>
   <si>
     <t>RENANTE LEYCO</t>
   </si>
   <si>
     <t>K7016-84025</t>
   </si>
   <si>
     <t>TORRIJOS MARINDUQUE</t>
   </si>
   <si>
-    <t xml:space="preserve">TRIXIA BAUTISTA </t>
+    <t>TRIXIA BAUTISTA</t>
   </si>
   <si>
     <t>K5005-80294</t>
   </si>
   <si>
     <t>BAGAMANOC CATANDUANES</t>
   </si>
   <si>
     <t>KEM JORGE EUGENIO</t>
   </si>
   <si>
     <t>K5002-82702</t>
   </si>
   <si>
     <t>PANGANIBAN (PAYO) CATANDUANES</t>
   </si>
   <si>
     <t>LIZA CEBALLO</t>
   </si>
   <si>
     <t>K7030-81835</t>
   </si>
   <si>
     <t>SAN ANDRES (CALOLBON) CATANDUANES</t>
   </si>