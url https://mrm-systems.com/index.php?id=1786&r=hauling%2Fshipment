--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -68,51 +68,51 @@
   <si>
     <t>K7011-84371</t>
   </si>
   <si>
     <t>BACACAY ALBAY</t>
   </si>
   <si>
     <t>EVA B TORRE</t>
   </si>
   <si>
     <t>K7011-86573</t>
   </si>
   <si>
     <t>CAMALIG ALBAY</t>
   </si>
   <si>
     <t>ZORAYDA NOVENO</t>
   </si>
   <si>
     <t>K7016-88333</t>
   </si>
   <si>
     <t>LEGAZPI CITY (Capital) ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSALIE ABOQUE </t>
+    <t>ROSALIE ABOQUE</t>
   </si>
   <si>
     <t>K5005-100102</t>
   </si>
   <si>
     <t>ANA MARIE R.BACULINAO</t>
   </si>
   <si>
     <t>K6002-80265</t>
   </si>
   <si>
     <t>MARIA GLORIA TUBOLA</t>
   </si>
   <si>
     <t>K7063-79562</t>
   </si>
   <si>
     <t>DEZA P. ALZAGA</t>
   </si>
   <si>
     <t>K7126-100068</t>
   </si>
   <si>
     <t>Erlinda Marquez</t>
   </si>
@@ -146,132 +146,132 @@
   <si>
     <t>CITY OF LIGAO ALBAY</t>
   </si>
   <si>
     <t>GELYN GANGAWAN</t>
   </si>
   <si>
     <t>K7011-86456</t>
   </si>
   <si>
     <t>MALILIPOT ALBAY</t>
   </si>
   <si>
     <t>ANALYN B. BO</t>
   </si>
   <si>
     <t>K7017-100487</t>
   </si>
   <si>
     <t>TERESITA M BISA</t>
   </si>
   <si>
     <t>K7016-82398</t>
   </si>
   <si>
-    <t xml:space="preserve">BALBINA BELJANO </t>
+    <t>BALBINA BELJANO</t>
   </si>
   <si>
     <t>K7016-83633</t>
   </si>
   <si>
-    <t xml:space="preserve">ACE EVANDER MIMAY </t>
+    <t>ACE EVANDER MIMAY</t>
   </si>
   <si>
     <t>K7016-89079</t>
   </si>
   <si>
-    <t xml:space="preserve">FERNILO GULTEA </t>
+    <t>FERNILO GULTEA</t>
   </si>
   <si>
     <t>K8002-88001</t>
   </si>
   <si>
     <t>OAS ALBAY</t>
   </si>
   <si>
     <t>CARLO RENOBALLES</t>
   </si>
   <si>
     <t>K5003-82708</t>
   </si>
   <si>
     <t>POLANGUI ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">JOVITO ESTILLER </t>
+    <t>JOVITO ESTILLER</t>
   </si>
   <si>
     <t>K7011-82091</t>
   </si>
   <si>
     <t>ELNER S. SAPO</t>
   </si>
   <si>
     <t>K7072-79924</t>
   </si>
   <si>
     <t>MICHEAL SANGREO</t>
   </si>
   <si>
     <t>K7058-82963</t>
   </si>
   <si>
     <t>SANTO DOMINGO (LIBOG) ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lydia  b  balaoro</t>
+    <t>Lydia  b  balaoro</t>
   </si>
   <si>
     <t>K7133-81678</t>
   </si>
   <si>
     <t>CITY OF TABACO ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve">CORAZON BARRAMEDA </t>
+    <t>CORAZON BARRAMEDA</t>
   </si>
   <si>
     <t>K7126-84118</t>
   </si>
   <si>
     <t>Anieline B Buce</t>
   </si>
   <si>
     <t>K7129-83323</t>
   </si>
   <si>
     <t>EDNA CEREZA</t>
   </si>
   <si>
     <t>K7125-79472</t>
   </si>
   <si>
     <t>BASUD CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Mary Jane veloso </t>
+    <t>Mary Jane veloso</t>
   </si>
   <si>
     <t>K7123-83501</t>
   </si>
   <si>
     <t>CAPALONGA CAMARINES NORTE</t>
   </si>
   <si>
     <t>JOSEPHINE N. HUNROBIA/NONITO S.</t>
   </si>
   <si>
     <t>K7073-99526</t>
   </si>
   <si>
     <t>DAET (Capital) CAMARINES NORTE</t>
   </si>
   <si>
     <t>MARGARET JEWEL SAN JUAN BORJ</t>
   </si>
   <si>
     <t>K5002-86318</t>
   </si>
   <si>
     <t>AGNES A. VILLARAZA</t>
   </si>
@@ -293,51 +293,51 @@
   <si>
     <t>SAN LORENZO RUIZ (IMELDA) CAMARINES NORTE</t>
   </si>
   <si>
     <t>Dennis Casio</t>
   </si>
   <si>
     <t>K7133-81497</t>
   </si>
   <si>
     <t>JOSE PANGANIBAN CAMARINES NORTE</t>
   </si>
   <si>
     <t>Jovenal teves 111</t>
   </si>
   <si>
     <t>K7121-84220</t>
   </si>
   <si>
     <t>Linda S Banal</t>
   </si>
   <si>
     <t>K7016-81050</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTOPHER BOBOYO </t>
+    <t>CHRISTOPHER BOBOYO</t>
   </si>
   <si>
     <t>K7129-83505</t>
   </si>
   <si>
     <t>MERCEDES CAMARINES NORTE</t>
   </si>
   <si>
     <t>MARISOL / MA. CHRISTINA</t>
   </si>
   <si>
     <t>K7123-87794</t>
   </si>
   <si>
     <t>PARACALE CAMARINES NORTE</t>
   </si>
   <si>
     <t>CARMEN DIAZ TAMBAYAN</t>
   </si>
   <si>
     <t>K7016-87459</t>
   </si>
   <si>
     <t>JONNA OFALSA</t>
   </si>
@@ -362,51 +362,51 @@
   <si>
     <t>K7127-98333</t>
   </si>
   <si>
     <t>BAAO CAMARINES SUR</t>
   </si>
   <si>
     <t>JACQUELINE  BICERA</t>
   </si>
   <si>
     <t>K7129-97250</t>
   </si>
   <si>
     <t>BALATAN CAMARINES SUR</t>
   </si>
   <si>
     <t>NESTOR CERINO BORJA</t>
   </si>
   <si>
     <t>K7069-84482</t>
   </si>
   <si>
     <t>BUHI CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">To...JOSE CERDO  </t>
+    <t>To...JOSE CERDO</t>
   </si>
   <si>
     <t>K5003-84190</t>
   </si>
   <si>
     <t>ofelia manalac</t>
   </si>
   <si>
     <t>K7133-78429</t>
   </si>
   <si>
     <t>Lolito cajetas</t>
   </si>
   <si>
     <t>K7011-83932</t>
   </si>
   <si>
     <t>ERICA MAE MORALDE</t>
   </si>
   <si>
     <t>K7127-82362</t>
   </si>
   <si>
     <t>MANUEL MAG USARA AILES</t>
   </si>
@@ -494,129 +494,129 @@
   <si>
     <t>JERAM V TADURAN</t>
   </si>
   <si>
     <t>K7129-83261</t>
   </si>
   <si>
     <t>Maria Gamboa Decena</t>
   </si>
   <si>
     <t>K7074-99151</t>
   </si>
   <si>
     <t>Nelie t. Vista</t>
   </si>
   <si>
     <t>K8002-81363</t>
   </si>
   <si>
     <t>JAYSON CAMILA or MARIA DONNA VALERAS</t>
   </si>
   <si>
     <t>K7016-83952</t>
   </si>
   <si>
-    <t xml:space="preserve">MELANY NACARIO </t>
+    <t>MELANY NACARIO</t>
   </si>
   <si>
     <t>K7125-81027</t>
   </si>
   <si>
     <t>Loraine zaira G Iglesia</t>
   </si>
   <si>
     <t>K5003-100515</t>
   </si>
   <si>
     <t>LIBMANAN CAMARINES SUR</t>
   </si>
   <si>
     <t>ginalyn duro</t>
   </si>
   <si>
     <t>K7016-87121</t>
   </si>
   <si>
-    <t xml:space="preserve">EDDIE DE LEON </t>
+    <t>EDDIE DE LEON</t>
   </si>
   <si>
     <t>K7016-86991</t>
   </si>
   <si>
     <t>NABUA CAMARINES SUR</t>
   </si>
   <si>
     <t>RODOLFO REYES</t>
   </si>
   <si>
     <t>K7073-80159</t>
   </si>
   <si>
-    <t xml:space="preserve">NORA ALIM BUENA OBA </t>
+    <t>NORA ALIM BUENA OBA</t>
   </si>
   <si>
     <t>K7016-84723</t>
   </si>
   <si>
     <t>NAGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>MERLY PANTUA</t>
   </si>
   <si>
     <t>K7121-87862</t>
   </si>
   <si>
     <t>Joseph Aris Paz</t>
   </si>
   <si>
     <t>K7068-80228</t>
   </si>
   <si>
     <t>MICHELLE TUSCANO</t>
   </si>
   <si>
     <t>K7124-84364</t>
   </si>
   <si>
     <t>CHRISTOPHER A. ABELLONAR</t>
   </si>
   <si>
     <t>K7016-83862</t>
   </si>
   <si>
-    <t xml:space="preserve">MINETTE VILLEGAS </t>
+    <t>MINETTE VILLEGAS</t>
   </si>
   <si>
     <t>K7058-79856</t>
   </si>
   <si>
     <t>PILI (Capital) CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Juliet abad  </t>
+    <t>Juliet abad</t>
   </si>
   <si>
     <t>K5005-99909</t>
   </si>
   <si>
     <t>MELBA PALMA</t>
   </si>
   <si>
     <t>K8002-84521</t>
   </si>
   <si>
     <t>PRESENTACION (PARUBCAN) CAMARINES SUR</t>
   </si>
   <si>
     <t>MARY JANE DELENA</t>
   </si>
   <si>
     <t>K7030-80103</t>
   </si>
   <si>
     <t>TIGAON CAMARINES SUR</t>
   </si>
   <si>
     <t>MHEYNARD B SANTOS</t>
   </si>
@@ -647,102 +647,102 @@
   <si>
     <t>K7026-83148</t>
   </si>
   <si>
     <t>GUBAT SORSOGON</t>
   </si>
   <si>
     <t>LENY ESPINEDA</t>
   </si>
   <si>
     <t>K7072-80463</t>
   </si>
   <si>
     <t>IROSIN SORSOGON</t>
   </si>
   <si>
     <t>SHARLEEN MERCULIO</t>
   </si>
   <si>
     <t>K7127-88956</t>
   </si>
   <si>
     <t>MAGALLANES SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">MELANIE Q, BACAL </t>
+    <t>MELANIE Q, BACAL</t>
   </si>
   <si>
     <t>K7011-81647</t>
   </si>
   <si>
     <t>MATNOG SORSOGON</t>
   </si>
   <si>
     <t>ARGIE REGIDOR</t>
   </si>
   <si>
     <t>K7016-88085</t>
   </si>
   <si>
     <t>SANTA MAGDALENA SORSOGON</t>
   </si>
   <si>
     <t>DARYL GARBIN</t>
   </si>
   <si>
     <t>K7133-83329</t>
   </si>
   <si>
     <t>CITY OF SORSOGON (Capital) SORSOGON</t>
   </si>
   <si>
     <t>Jobelle faith panta</t>
   </si>
   <si>
     <t>K7030-83973</t>
   </si>
   <si>
     <t>MARLON D ACERO</t>
   </si>
   <si>
-    <t xml:space="preserve">ELVARA L. BARANDA </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">JESSON KEN H. NAVA </t>
+    <t>ELVARA L. BARANDA</t>
+  </si>
+  <si>
+    <t>ANGELICA MEY G. BATALA</t>
+  </si>
+  <si>
+    <t>JESSON KEN H. NAVA</t>
   </si>
   <si>
     <t>JOHNA DATO FARENAS</t>
   </si>
   <si>
-    <t xml:space="preserve">JUNE PILAR M. RAGRAGIO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">JOCELYN NATIVIDAD c/o MARVIN NATIVIDAD </t>
+    <t>JUNE PILAR M. RAGRAGIO</t>
+  </si>
+  <si>
+    <t>JOCELYN NATIVIDAD c/o MARVIN NATIVIDAD</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>E.brogada</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>