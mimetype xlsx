--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -83,78 +83,78 @@
   <si>
     <t>Pretty Suico</t>
   </si>
   <si>
     <t>K7127-80784</t>
   </si>
   <si>
     <t>NEW CORELLA DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>MAIZEL ONARSE</t>
   </si>
   <si>
     <t>K8002-84598</t>
   </si>
   <si>
     <t>FERLENE E CERBAS</t>
   </si>
   <si>
     <t>K7016-81327</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">JOAMIE MACABODBOD </t>
+    <t>JOAMIE MACABODBOD</t>
   </si>
   <si>
     <t>K7016-81329</t>
   </si>
   <si>
     <t>MARCELITA DUMDUM</t>
   </si>
   <si>
     <t>K7074-100686</t>
   </si>
   <si>
     <t>Jocelyn ang</t>
   </si>
   <si>
     <t>K7135-87158</t>
   </si>
   <si>
     <t>Lorna pasco</t>
   </si>
   <si>
     <t>K7016-87399</t>
   </si>
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">BENIDICTA " BENING " MORENO </t>
+    <t>BENIDICTA " BENING " MORENO</t>
   </si>
   <si>
     <t>K7072-80067</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>LEOLY BUGHAO</t>
   </si>
   <si>
     <t>K7016-86971</t>
   </si>
   <si>
     <t>CRYSTAL JANE DAGONAN</t>
   </si>
   <si>
     <t>K7135-84051</t>
   </si>
   <si>
     <t>BRAULIO E. DUJALI DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Renalyn Alpahando</t>
   </si>
@@ -212,84 +212,84 @@
   <si>
     <t>JOVELYN MALINAO</t>
   </si>
   <si>
     <t>K7030-83400</t>
   </si>
   <si>
     <t>HAKIM SACAMPONG</t>
   </si>
   <si>
     <t>K7016-87622</t>
   </si>
   <si>
     <t>REHME DABALOS</t>
   </si>
   <si>
     <t>K7124-81525</t>
   </si>
   <si>
     <t>MARVIN AMAT ARUBO</t>
   </si>
   <si>
     <t>K7016-82792</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILYN MARIANO </t>
+    <t>MARILYN MARIANO</t>
   </si>
   <si>
     <t>K7135-86983</t>
   </si>
   <si>
     <t>REHANA A ABBAS</t>
   </si>
   <si>
     <t>K7030-81749</t>
   </si>
   <si>
     <t>JEAN ABUCAYAN</t>
   </si>
   <si>
     <t>K7016-88657</t>
   </si>
   <si>
     <t>MANUELA DAYOHA</t>
   </si>
   <si>
     <t>K7121-83306</t>
   </si>
   <si>
     <t>Belinda Abrio</t>
   </si>
   <si>
     <t>K7127-87767</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">LRENE SHEILA C, ARNEJO </t>
+    <t>LRENE SHEILA C, ARNEJO</t>
   </si>
   <si>
     <t>K7016-83067</t>
   </si>
   <si>
     <t>MAY RANARIO</t>
   </si>
   <si>
     <t>K7121-81620</t>
   </si>
   <si>
     <t>EVELYN G. RECAPORT</t>
   </si>
   <si>
     <t>K7129-100496</t>
   </si>
   <si>
     <t>ROMMEL PAGAS</t>
   </si>
   <si>
     <t>K7127-81168</t>
   </si>
   <si>
     <t>HAGONOY DAVAO DEL SUR</t>
   </si>
@@ -371,51 +371,51 @@
   <si>
     <t>K8002-88483</t>
   </si>
   <si>
     <t>MABINI (DOÑA ALICIA) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>LILY CALUNSAG</t>
   </si>
   <si>
     <t>K7124-80234</t>
   </si>
   <si>
     <t>NABUNTURAN (Capital) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>RUTH O PANIS</t>
   </si>
   <si>
     <t>K7073-83166</t>
   </si>
   <si>
     <t>NEW BATAAN COMPOSTELA VALLEY</t>
   </si>
   <si>
-    <t xml:space="preserve">Arenio D. NARAISO </t>
+    <t>Arenio D. NARAISO</t>
   </si>
   <si>
     <t>K7016-87923</t>
   </si>
   <si>
     <t>CARMEN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>CHERLIE PONTONGAN</t>
   </si>
   <si>
     <t>K7133-81029</t>
   </si>
   <si>
     <t>Aisa tamontok makakua</t>
   </si>
   <si>
     <t>K7126-81589</t>
   </si>
   <si>
     <t>CITY OF KIDAPAWAN (Capital) COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Leonila sundo</t>
   </si>
@@ -557,51 +557,51 @@
   <si>
     <t>TULUNAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>DENNIS S, SUREK</t>
   </si>
   <si>
     <t>K7072-80074</t>
   </si>
   <si>
     <t>LOYDGER CARLOS ORTEGA</t>
   </si>
   <si>
     <t>K7129-99858</t>
   </si>
   <si>
     <t>ANTHONY G. TANALLON</t>
   </si>
   <si>
     <t>K7127-88243</t>
   </si>
   <si>
     <t>BANISILAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">ESTHER SANTIAGO </t>
+    <t>ESTHER SANTIAGO</t>
   </si>
   <si>
     <t>K7121-81652</t>
   </si>
   <si>
     <t>KALAMANSIG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Lorelie P Talle</t>
   </si>
   <si>
     <t>K7129-84307</t>
   </si>
   <si>
     <t>LEBAK SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Arlie p. Cuering</t>
   </si>
   <si>
     <t>K7135-81178</t>
   </si>
   <si>
     <t>Bonnie A.Unos</t>
   </si>
@@ -626,51 +626,51 @@
   <si>
     <t>Jetha P Alcantara</t>
   </si>
   <si>
     <t>K8002-87838</t>
   </si>
   <si>
     <t>SAMIRA ABO</t>
   </si>
   <si>
     <t>K5005-80554</t>
   </si>
   <si>
     <t>REBECCA M UBA</t>
   </si>
   <si>
     <t>K6002-80016</t>
   </si>
   <si>
     <t>ZALIKA DAUD ALAWI</t>
   </si>
   <si>
     <t>K7073-82832</t>
   </si>
   <si>
-    <t xml:space="preserve">RANIA MOHAMAD </t>
+    <t>RANIA MOHAMAD</t>
   </si>
   <si>
     <t>K7133-81715</t>
   </si>
   <si>
     <t>MALEEJAH AMPATUAN</t>
   </si>
   <si>
     <t>K7126-84234</t>
   </si>
   <si>
     <t>Norhaina Akmad  Ganoy</t>
   </si>
   <si>
     <t>K7030-83755</t>
   </si>
   <si>
     <t>ARBAYA PENDALIDAY DATUAN</t>
   </si>
   <si>
     <t>K7133-79739</t>
   </si>
   <si>
     <t>Juhor ambolodto</t>
   </si>
@@ -731,57 +731,57 @@
   <si>
     <t>ZAMIL AYOB DATUCAN</t>
   </si>
   <si>
     <t>K7093-100853</t>
   </si>
   <si>
     <t>DATU PIANG MAGUINDANAO</t>
   </si>
   <si>
     <t>BAYAN S. KALID</t>
   </si>
   <si>
     <t>K7016-86948</t>
   </si>
   <si>
     <t>DATU ODIN SINSUAT (DINAIG) MAGUINDANAO</t>
   </si>
   <si>
     <t>NORHANA NASA</t>
   </si>
   <si>
     <t>K7127-88587</t>
   </si>
   <si>
-    <t xml:space="preserve">TANNY SELONGAN GUIAMATLA </t>
+    <t>TANNY SELONGAN GUIAMATLA</t>
   </si>
   <si>
     <t>K7011-79979</t>
   </si>
   <si>
-    <t xml:space="preserve"> Norhana t alimudin</t>
+    <t>Norhana t alimudin</t>
   </si>
   <si>
     <t>K7030-83184</t>
   </si>
   <si>
     <t>ABDULKADIR S. MAMA</t>
   </si>
   <si>
     <t>K5002-86275</t>
   </si>
   <si>
     <t>IRIS L. DAGDAG</t>
   </si>
   <si>
     <t>K8002-88382</t>
   </si>
   <si>
     <t>BASER MACAUYAG</t>
   </si>
   <si>
     <t>K8002-89148</t>
   </si>
   <si>
     <t>LADY LORENZO</t>
   </si>
@@ -821,78 +821,78 @@
   <si>
     <t>HASMIN GUIAPAL</t>
   </si>
   <si>
     <t>K7074-79846</t>
   </si>
   <si>
     <t>KHAIRIAH SALIK</t>
   </si>
   <si>
     <t>K7016-87844</t>
   </si>
   <si>
     <t>SAPIA ALANO ULA</t>
   </si>
   <si>
     <t>K5002-100930</t>
   </si>
   <si>
     <t>SITTIE YASMIEN DIAROL UBANG</t>
   </si>
   <si>
     <t>K5003-83626</t>
   </si>
   <si>
-    <t xml:space="preserve">RIHANA EBRIHIM GEPTE </t>
+    <t>RIHANA EBRIHIM GEPTE</t>
   </si>
   <si>
     <t>K7093-100718</t>
   </si>
   <si>
     <t>KABUNTALAN (TUMBAO) MAGUINDANAO</t>
   </si>
   <si>
     <t>KYLLA R. MARIANO</t>
   </si>
   <si>
     <t>K7073-82902</t>
   </si>
   <si>
     <t>TALAYAN MAGUINDANAO</t>
   </si>
   <si>
     <t>MENGKA M SANDAY</t>
   </si>
   <si>
     <t>K7016-84109</t>
   </si>
   <si>
     <t>SOUTH UPI MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">MARICRIS PLANCO </t>
+    <t>MARICRIS PLANCO</t>
   </si>
   <si>
     <t>K7135-84285</t>
   </si>
   <si>
     <t>DATU HOFFER AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>Boy Mamin Pisgita</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nev3043</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Bobby idao 09069287649</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>