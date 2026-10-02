--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -134,51 +134,51 @@
   <si>
     <t>LABASON ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>HOSIN KARTILIA JAMATIN</t>
   </si>
   <si>
     <t>K7127-80916</t>
   </si>
   <si>
     <t>FELIX MONTIMOR</t>
   </si>
   <si>
     <t>K7017-80155</t>
   </si>
   <si>
     <t>IMELDA L ANGCAJAS</t>
   </si>
   <si>
     <t>K7125-84129</t>
   </si>
   <si>
     <t>LILOY ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Camre Mucsan </t>
+    <t>Camre Mucsan</t>
   </si>
   <si>
     <t>K7063-88543</t>
   </si>
   <si>
     <t>PIÑAN (NEW PIÑAN) ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>RODULFO M.TAWI JR</t>
   </si>
   <si>
     <t>K7011-86553</t>
   </si>
   <si>
     <t>EFREN OMANDAM</t>
   </si>
   <si>
     <t>K7123-86331</t>
   </si>
   <si>
     <t>POLANCO ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>RUSTICO MONTEZA</t>
   </si>
@@ -284,51 +284,51 @@
   <si>
     <t>MARISSA. V. ESCOBIDO</t>
   </si>
   <si>
     <t>K7074-80166</t>
   </si>
   <si>
     <t>TAMPILISAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>Olivario Gonzales alfanta</t>
   </si>
   <si>
     <t>K7068-96898</t>
   </si>
   <si>
     <t>GUTALAC ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>JESUSA CORDERO</t>
   </si>
   <si>
     <t>K7016-82106</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIO ESCORIAL </t>
+    <t>MARIO ESCORIAL</t>
   </si>
   <si>
     <t>K8002-88132</t>
   </si>
   <si>
     <t>GILBERT LAGRIA</t>
   </si>
   <si>
     <t>K5004-100022</t>
   </si>
   <si>
     <t>CARLO T. PASOK</t>
   </si>
   <si>
     <t>K5002-98052</t>
   </si>
   <si>
     <t>GODOD ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>SAM ANTAO</t>
   </si>
   <si>
     <t>K7123-86532</t>
   </si>
@@ -452,372 +452,372 @@
   <si>
     <t>HESHAM LATIP</t>
   </si>
   <si>
     <t>K7016-84338</t>
   </si>
   <si>
     <t>MARSILIN JAJIE</t>
   </si>
   <si>
     <t>K7030-83720</t>
   </si>
   <si>
     <t>HUGO ESSENIN J BARRAGUIAS</t>
   </si>
   <si>
     <t>K7068-80126</t>
   </si>
   <si>
     <t>WINA B. BAITING</t>
   </si>
   <si>
     <t>K7016-88216</t>
   </si>
   <si>
-    <t xml:space="preserve">MYRNA NATIH </t>
+    <t>MYRNA NATIH</t>
   </si>
   <si>
     <t>K7133-81184</t>
   </si>
   <si>
     <t>Mohammad raffy jairi</t>
   </si>
   <si>
     <t>K7121-80059</t>
   </si>
   <si>
     <t>Maribel P Nodado</t>
   </si>
   <si>
     <t>K7105-79118</t>
   </si>
   <si>
     <t>JESICCA D YANG</t>
   </si>
   <si>
     <t>K7030-81634</t>
   </si>
   <si>
     <t>IDRIS ALIH</t>
   </si>
   <si>
     <t>K7030-81677</t>
   </si>
   <si>
     <t>BERTING L TAHA</t>
   </si>
   <si>
     <t>K7127-86430</t>
   </si>
   <si>
     <t>Mohammad NoorZeid Tan</t>
   </si>
   <si>
     <t>K8002-87655</t>
   </si>
   <si>
     <t>RADZMIL KALBI</t>
   </si>
   <si>
     <t>K7016-87010</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERYLENE CHIONG </t>
+    <t>CHERYLENE CHIONG</t>
   </si>
   <si>
     <t>K7016-87300</t>
   </si>
   <si>
-    <t xml:space="preserve">ALIMUHIR MUKAMMALI </t>
+    <t>ALIMUHIR MUKAMMALI</t>
   </si>
   <si>
     <t>K7011-79826</t>
   </si>
   <si>
     <t>NASSER N. HAMIN</t>
   </si>
   <si>
     <t>K7026-86337</t>
   </si>
   <si>
     <t>HJA. THELMA A. AROLA</t>
   </si>
   <si>
     <t>K7127-76879</t>
   </si>
   <si>
     <t>NARCISO PALGAN</t>
   </si>
   <si>
     <t>K7093-100772</t>
   </si>
   <si>
     <t>ALFON ALBANI</t>
   </si>
   <si>
     <t>K5005-100870</t>
   </si>
   <si>
-    <t xml:space="preserve">Sandra S Alih </t>
+    <t>Sandra S Alih</t>
   </si>
   <si>
     <t>K7129-83742</t>
   </si>
   <si>
     <t>AILEEN A. CARPIO</t>
   </si>
   <si>
     <t>K7129-84308</t>
   </si>
   <si>
     <t>H. DARWIN H. MATARUL</t>
   </si>
   <si>
     <t>K7074-80301</t>
   </si>
   <si>
     <t>HARIJA H. RAMASASA</t>
   </si>
   <si>
     <t>K7068-100224</t>
   </si>
   <si>
     <t>RAYHANA SAPPARI ISMAEL</t>
   </si>
   <si>
     <t>K7133-81355</t>
   </si>
   <si>
     <t>ALKHALID M MUKTAJAR</t>
   </si>
   <si>
     <t>K7058-81791</t>
   </si>
   <si>
     <t>Amina j ackung</t>
   </si>
   <si>
     <t>K7011-83197</t>
   </si>
   <si>
-    <t xml:space="preserve">SHEMALYN ISAHAC </t>
+    <t>SHEMALYN ISAHAC</t>
   </si>
   <si>
     <t>K7058-79833</t>
   </si>
   <si>
-    <t xml:space="preserve">  Muhsimin   taala</t>
+    <t>Muhsimin   taala</t>
   </si>
   <si>
     <t>K5002-83556</t>
   </si>
   <si>
     <t>SHULIMAR J. BALAHIM</t>
   </si>
   <si>
     <t>K7063-80213</t>
   </si>
   <si>
     <t>BUUG ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>ALEXANDER M.BENARO</t>
   </si>
   <si>
     <t>K7123-81586</t>
   </si>
   <si>
-    <t xml:space="preserve">ROLAND BORRES DIGNOM </t>
+    <t>ROLAND BORRES DIGNOM</t>
   </si>
   <si>
     <t>K5004-84657</t>
   </si>
   <si>
     <t>DIPLAHAN ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>MAUREEN Y. GERMAN</t>
   </si>
   <si>
     <t>K7011-84286</t>
   </si>
   <si>
     <t>MA. RINA DELA LUNA</t>
   </si>
   <si>
     <t>K7121-81625</t>
   </si>
   <si>
     <t>IMELDA ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>Milissa y. Acabal</t>
   </si>
   <si>
     <t>K7126-83039</t>
   </si>
   <si>
     <t>KABASALAN ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>Norman Musidi</t>
   </si>
   <si>
     <t>K7125-80831</t>
   </si>
   <si>
     <t>PAYAO ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
-    <t xml:space="preserve">Fatima D Jamilon </t>
+    <t>Fatima D Jamilon</t>
   </si>
   <si>
     <t>K7126-84250</t>
   </si>
   <si>
     <t>SIAY ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>Noeme R  Oniñeza</t>
   </si>
   <si>
     <t>K7016-87298</t>
   </si>
   <si>
     <t>BASILAN CITY OF ISABELA</t>
   </si>
   <si>
     <t>Al WASU TAHAJID</t>
   </si>
   <si>
     <t>K7123-83719</t>
   </si>
   <si>
     <t>SITTIRWHMA JINGKATAL</t>
   </si>
   <si>
     <t>K7069-80112</t>
   </si>
   <si>
     <t>RUAIDA HABI MOHIDDIN</t>
   </si>
   <si>
     <t>K8002-88907</t>
   </si>
   <si>
     <t>ALLEAH M AKIL</t>
   </si>
   <si>
     <t>K7058-100418</t>
   </si>
   <si>
     <t>CITY OF LAMITAN BASILAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Milda  t  hiya</t>
+    <t>Milda  t  hiya</t>
   </si>
   <si>
     <t>K7133-79965</t>
   </si>
   <si>
-    <t xml:space="preserve">Lijaman aslaman </t>
+    <t>Lijaman aslaman</t>
   </si>
   <si>
     <t>K7074-81077</t>
   </si>
   <si>
     <t>Nurjima Tala I lijlul</t>
   </si>
   <si>
     <t>K6002-84415</t>
   </si>
   <si>
     <t>RHADZMIN HARAD CUEVAS</t>
   </si>
   <si>
     <t>K7135-87648</t>
   </si>
   <si>
     <t>Aima Assgari Tumangon</t>
   </si>
   <si>
     <t>K7073-86674</t>
   </si>
   <si>
     <t>JOLO (Capital) SULU</t>
   </si>
   <si>
     <t>MERANA NAIN SARIH hja SHERBA A TAMASARI</t>
   </si>
   <si>
     <t>K7073-84086</t>
   </si>
   <si>
     <t>Abdulhakim A. Haiver</t>
   </si>
   <si>
     <t>K7058-79909</t>
   </si>
   <si>
-    <t xml:space="preserve">  Darwin   m sali</t>
+    <t>Darwin   m sali</t>
   </si>
   <si>
     <t>K7063-80173</t>
   </si>
   <si>
     <t>HJA.MYRNA SANGOGOT</t>
   </si>
   <si>
     <t>K7121-86412</t>
   </si>
   <si>
     <t>BONGAO (Capital) TAWI-TAWI</t>
   </si>
   <si>
     <t>Anicca Arnaiz Ebrahim</t>
   </si>
   <si>
     <t>K7061-87793</t>
   </si>
   <si>
     <t>SIMUNUL TAWI-TAWI</t>
   </si>
   <si>
-    <t xml:space="preserve">SACHARUNIE ABDURASID </t>
+    <t>SACHARUNIE ABDURASID</t>
   </si>
   <si>
     <t>MFC13380</t>
   </si>
   <si>
     <t>KATIPUNAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>JANET ANDALING</t>
   </si>
   <si>
-    <t xml:space="preserve">BRUNO B. CORDOVA </t>
+    <t>BRUNO B. CORDOVA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nae4295</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t xml:space="preserve">Jomar </t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>