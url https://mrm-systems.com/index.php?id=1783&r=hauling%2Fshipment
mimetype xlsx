--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -152,129 +152,129 @@
   <si>
     <t>THELMA RAMOS</t>
   </si>
   <si>
     <t>K6002-85243</t>
   </si>
   <si>
     <t>ROMEL  T. ROMERO</t>
   </si>
   <si>
     <t>K7125-82537</t>
   </si>
   <si>
     <t>Erlindo M Lung-ayan</t>
   </si>
   <si>
     <t>K7125-87258</t>
   </si>
   <si>
     <t>NELSON AGCAOILI</t>
   </si>
   <si>
     <t>K5002-86897</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEL TUNGPALGN </t>
+    <t>JOEL TUNGPALGN</t>
   </si>
   <si>
     <t>K7133-82803</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>Jimmy beringuel</t>
   </si>
   <si>
     <t>K7124-83020</t>
   </si>
   <si>
     <t>SHIELA LORANCE A. SALVADOR</t>
   </si>
   <si>
     <t>K5002-87575</t>
   </si>
   <si>
-    <t xml:space="preserve">JAYSON N BORROMEO </t>
+    <t>JAYSON N BORROMEO</t>
   </si>
   <si>
     <t>K7069-81515</t>
   </si>
   <si>
     <t>DELFIN ALBANO (MAGSAYSAY) ISABELA</t>
   </si>
   <si>
     <t>JOEMAR FERRER DELACRUZ</t>
   </si>
   <si>
     <t>K7133-82051</t>
   </si>
   <si>
     <t>NAGUILIAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jackielou melchor </t>
+    <t>Jackielou melchor</t>
   </si>
   <si>
     <t>K7123-99844</t>
   </si>
   <si>
     <t>SAN AGUSTIN ISABELA</t>
   </si>
   <si>
     <t>JAY AR V DIONO</t>
   </si>
   <si>
     <t>K7093-80673</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
   <si>
     <t>JAYSON M. COLLADO</t>
   </si>
   <si>
     <t>K7135-86175</t>
   </si>
   <si>
     <t>Elmer Uminga Langote</t>
   </si>
   <si>
     <t>K7026-99712</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMEN DELA CRUZ </t>
+    <t>CARMEN DELA CRUZ</t>
   </si>
   <si>
     <t>K7133-79622</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Clarene carlos </t>
+    <t>Clarene carlos</t>
   </si>
   <si>
     <t>K7074-79331</t>
   </si>
   <si>
     <t>Jayson Molina sguirre</t>
   </si>
   <si>
     <t>K7026-79483</t>
   </si>
   <si>
     <t>SHYRINE SHANE M. ACIDERA</t>
   </si>
   <si>
     <t>K7058-83906</t>
   </si>
   <si>
     <t>EDITHA LACISTE</t>
   </si>
   <si>
     <t>K7127-80101</t>
   </si>
   <si>
     <t>ELSIE MENDOZA</t>
   </si>
@@ -347,60 +347,60 @@
   <si>
     <t>DIVINA GRACE LOPEZ</t>
   </si>
   <si>
     <t>K5001-98928</t>
   </si>
   <si>
     <t>DIADI NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Anabelle O.Bayun</t>
   </si>
   <si>
     <t>K5004-98797</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>YSMAEL  SIERRA EDA</t>
   </si>
   <si>
     <t>K7133-81007</t>
   </si>
   <si>
-    <t xml:space="preserve">Jay ar sarmiento </t>
+    <t>Jay ar sarmiento</t>
   </si>
   <si>
     <t>K7125-82433</t>
   </si>
   <si>
     <t>CABARROGUIS (Capital) QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTIN JOY AGPALZA </t>
+    <t>CHRISTIN JOY AGPALZA</t>
   </si>
   <si>
     <t>K7127-82744</t>
   </si>
   <si>
     <t>RICHARDO CASTRO JR</t>
   </si>
   <si>
     <t>K7011-98111</t>
   </si>
   <si>
     <t>ALEX V. MARQUEZ</t>
   </si>
   <si>
     <t>K7125-87633</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>MARILOU PULIDO</t>
   </si>
   <si>
     <t>K7127-83342</t>
   </si>
@@ -419,51 +419,51 @@
   <si>
     <t>RICKY JOHN PAUL D SALVA</t>
   </si>
   <si>
     <t>K7063-97406</t>
   </si>
   <si>
     <t>MARY JOY RAMOS</t>
   </si>
   <si>
     <t>K7093-80668</t>
   </si>
   <si>
     <t>MADDELA QUIRINO</t>
   </si>
   <si>
     <t>FROILINE CUYAPI</t>
   </si>
   <si>
     <t>K7011-81053</t>
   </si>
   <si>
     <t>SAGUDAY QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">WILSON V. MIGUEL </t>
+    <t>WILSON V. MIGUEL</t>
   </si>
   <si>
     <t>PROFIRIO LAGARTEJA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK 8209</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ABELLON</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>ENON</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>