--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -143,54 +143,54 @@
   <si>
     <t>K7073-82923</t>
   </si>
   <si>
     <t>VENERANDA Z. LOPEZ</t>
   </si>
   <si>
     <t>K6002-83097</t>
   </si>
   <si>
     <t>CHRISTINA  CRUZ</t>
   </si>
   <si>
     <t>K7074-97594</t>
   </si>
   <si>
     <t>PABLO GUEVARRA MALONZO</t>
   </si>
   <si>
     <t>ROBERT C. CANILAO</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RODEL Y. ARANA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">LEONARDO MONTEMAYOR </t>
+    <t>RODEL Y. ARANA</t>
+  </si>
+  <si>
+    <t>LEONARDO MONTEMAYOR</t>
   </si>
   <si>
     <t>RENATO &amp; ALMA WAJE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN 5764</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ROBERT</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Roland Salingan</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>