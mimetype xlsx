--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -140,51 +140,51 @@
   <si>
     <t>K7017-79610</t>
   </si>
   <si>
     <t>ALIMBSAR BANTOLIN</t>
   </si>
   <si>
     <t>K7063-79616</t>
   </si>
   <si>
     <t>EDWARD LEE B.VILLEGAS</t>
   </si>
   <si>
     <t>K7125-87554</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Alexander Paul Fajardo</t>
   </si>
   <si>
     <t>K8002-82352</t>
   </si>
   <si>
-    <t xml:space="preserve">SUSAN JUNIA </t>
+    <t>SUSAN JUNIA</t>
   </si>
   <si>
     <t>K7072-81301</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LAARNI CASTANAR</t>
   </si>
   <si>
     <t>K7126-81438</t>
   </si>
   <si>
     <t>NELLIE S. PATRICIO</t>
   </si>
   <si>
     <t>K5003-88280</t>
   </si>
   <si>
     <t>RICHARD E. NONO</t>
   </si>
   <si>
     <t>K7074-83680</t>
   </si>
@@ -194,51 +194,51 @@
   <si>
     <t>K7017-76934</t>
   </si>
   <si>
     <t>BOBBY A RIMBAWA</t>
   </si>
   <si>
     <t>K7133-79800</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>Alexandrian biboso</t>
   </si>
   <si>
     <t>K7126-100371</t>
   </si>
   <si>
     <t>Rica Dela Cruz</t>
   </si>
   <si>
     <t>K7123-82316</t>
   </si>
   <si>
-    <t xml:space="preserve">JESAH D. ARRIOLA </t>
+    <t>JESAH D. ARRIOLA</t>
   </si>
   <si>
     <t>K7068-81003</t>
   </si>
   <si>
     <t>MERCY ANTENOR</t>
   </si>
   <si>
     <t>K7074-87412</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>Alina pajari llaga</t>
   </si>
   <si>
     <t>K8002-82049</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>DOLORES ABAT</t>
   </si>
@@ -266,75 +266,75 @@
   <si>
     <t>JUDITH A. CAPELLAN</t>
   </si>
   <si>
     <t>K7125-79926</t>
   </si>
   <si>
     <t>LLANERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>GEMMA A AQUINO</t>
   </si>
   <si>
     <t>K7123-87763</t>
   </si>
   <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>EDELYN JAVIER VEDANIA</t>
   </si>
   <si>
     <t>K7121-87843</t>
   </si>
   <si>
-    <t xml:space="preserve">Erlinda Aquino </t>
+    <t>Erlinda Aquino</t>
   </si>
   <si>
     <t>K7063-81432</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA FULGENCIO </t>
+    <t>ERLINDA FULGENCIO</t>
   </si>
   <si>
     <t>K7073-87771</t>
   </si>
   <si>
     <t>MARITES BATALLONES</t>
   </si>
   <si>
     <t>K7124-87807</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">PATRICK GEORGE </t>
+    <t>PATRICK GEORGE</t>
   </si>
   <si>
     <t>K7069-84590</t>
   </si>
   <si>
     <t>QUEZON NUEVA ECIJA</t>
   </si>
   <si>
     <t>Marvin cinio vegiga</t>
   </si>
   <si>
     <t>K6002-87716</t>
   </si>
   <si>
     <t>FELIPE J. ANDRES</t>
   </si>
   <si>
     <t>K6002-83911</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>MIGUEL L. CLEOFAS</t>
   </si>
@@ -353,51 +353,51 @@
   <si>
     <t>REYNALDO P RIVERA</t>
   </si>
   <si>
     <t>K6002-83924</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>FERDINAND  IDANG</t>
   </si>
   <si>
     <t>K7127-99600</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>LEONORA S, CABOTAJE</t>
   </si>
   <si>
     <t>K7123-83047</t>
   </si>
   <si>
-    <t xml:space="preserve">LORELIE SALAZAR </t>
+    <t>LORELIE SALAZAR</t>
   </si>
   <si>
     <t>K7063-81433</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LORNA  G.ABELLANOZA</t>
   </si>
   <si>
     <t>K7135-81499</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Jocelyn N Tanca</t>
   </si>
   <si>
     <t>K7072-81565</t>
   </si>
   <si>
     <t>Syrene V. Naluz</t>
   </si>
@@ -410,60 +410,60 @@
   <si>
     <t>K7133-81033</t>
   </si>
   <si>
     <t>ROMANA S JUAN</t>
   </si>
   <si>
     <t>K7126-98609</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Lorna Cargado</t>
   </si>
   <si>
     <t>K5002-98477</t>
   </si>
   <si>
     <t>ZARAGOZA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MYRNA PANGRAMUYEN</t>
   </si>
   <si>
-    <t xml:space="preserve">OLIVE CASTILLO c/o LILIA ALCAIDE </t>
+    <t>OLIVE CASTILLO c/o LILIA ALCAIDE</t>
   </si>
   <si>
     <t>ZALDY CAPANES</t>
   </si>
   <si>
-    <t xml:space="preserve">MORENA C. VILLAVICENTE </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">VIRGILIO PASCUAL JR. </t>
+    <t>MORENA C. VILLAVICENTE</t>
+  </si>
+  <si>
+    <t>VIRGILIO PASCUAL JR.</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>MBG 1175</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Crisente Banting</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>JM/JC/VANJO</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>