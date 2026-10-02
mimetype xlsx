--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -137,249 +137,249 @@
   <si>
     <t>K7073-81701</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
     <t>ANNA MARIE A. DUMPIT</t>
   </si>
   <si>
     <t>K7016-89004</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>REBECCA CASTEL</t>
   </si>
   <si>
     <t>K7123-81530</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK JESSE SAGAOINIT </t>
+    <t>MARK JESSE SAGAOINIT</t>
   </si>
   <si>
     <t>K7135-88748</t>
   </si>
   <si>
     <t>LAOAC PANGASINAN</t>
   </si>
   <si>
     <t>Xzyrelle Jep Alvarez</t>
   </si>
   <si>
     <t>K7016-88927</t>
   </si>
   <si>
     <t>PEÑARRUBIA ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">ESMENA ARDANIEL </t>
+    <t>ESMENA ARDANIEL</t>
   </si>
   <si>
     <t>K8002-80909</t>
   </si>
   <si>
     <t>PILAR ABRA</t>
   </si>
   <si>
     <t>WILSON BERMEJO</t>
   </si>
   <si>
     <t>K7016-81200</t>
   </si>
   <si>
     <t>BAKUN BENGUET</t>
   </si>
   <si>
     <t>SOFIA PACIO</t>
   </si>
   <si>
     <t>K7026-81737</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
     <t>KAREN PASCUA CABABAG</t>
   </si>
   <si>
     <t>K7058-81864</t>
   </si>
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Leny  taguba</t>
+    <t>Leny  taguba</t>
   </si>
   <si>
     <t>K7011-81582</t>
   </si>
   <si>
     <t>SANCHEZ-MIRA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">LISA MARIS I FUERTES </t>
+    <t>LISA MARIS I FUERTES</t>
   </si>
   <si>
     <t>K7127-80984</t>
   </si>
   <si>
     <t>TUAO CAGAYAN</t>
   </si>
   <si>
     <t>LADILYN P, CALEDA</t>
   </si>
   <si>
     <t>K7030-81752</t>
   </si>
   <si>
     <t>BENITO SOLIVEN ISABELA</t>
   </si>
   <si>
     <t>TERESITA D CASTILLO</t>
   </si>
   <si>
     <t>K7127-81220</t>
   </si>
   <si>
     <t>LOIDA VILLAFLOR</t>
   </si>
   <si>
     <t>K7030-81758</t>
   </si>
   <si>
     <t>SHIRLEY S CENIT</t>
   </si>
   <si>
     <t>K8002-89072</t>
   </si>
   <si>
     <t>CORDON ISABELA</t>
   </si>
   <si>
     <t>JOSEPH CASTILLAS</t>
   </si>
   <si>
     <t>K7080-81617</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSARIO RUIZ </t>
+    <t>ROSARIO RUIZ</t>
   </si>
   <si>
     <t>K7127-88830</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
     <t>NOLITE L, DELA CRUZ</t>
   </si>
   <si>
     <t>K7127-88462</t>
   </si>
   <si>
     <t>ROSEMARIE U, FARRALES</t>
   </si>
   <si>
     <t>K7135-80934</t>
   </si>
   <si>
     <t>QUEZON ISABELA</t>
   </si>
   <si>
     <t>ERLINDA SORIANO</t>
   </si>
   <si>
     <t>K7016-81212</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK JEROME DELA CRUZ </t>
+    <t>MARK JEROME DELA CRUZ</t>
   </si>
   <si>
     <t>K7058-81587</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nerisa  l verga</t>
+    <t>Nerisa  l verga</t>
   </si>
   <si>
     <t>K5002-81696</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>SHARLENE TOQUERO</t>
   </si>
   <si>
     <t>K7016-87815</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>BRIGITTE BAYAS</t>
   </si>
   <si>
     <t>K7135-88640</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Joel Tacadena</t>
   </si>
   <si>
     <t>K7016-88874</t>
   </si>
   <si>
     <t>AGLIPAY QUIRINO</t>
   </si>
   <si>
     <t>NENA SIMON</t>
   </si>
   <si>
     <t>K7016-88439</t>
   </si>
   <si>
     <t>CABARROGUIS (Capital) QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">ARNEL CABACUNGAN </t>
+    <t>ARNEL CABACUNGAN</t>
   </si>
   <si>
     <t>K7127-81140</t>
   </si>
   <si>
     <t>DIFFUN QUIRINO</t>
   </si>
   <si>
     <t>ALFREDO S, LUIS</t>
   </si>
   <si>
     <t>K7127-81267</t>
   </si>
   <si>
     <t>SOLSONA ILOCOS NORTE</t>
   </si>
   <si>
     <t>RAFAEL BALINO</t>
   </si>
   <si>
     <t>K7127-89126</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
@@ -389,198 +389,198 @@
   <si>
     <t>K7135-88251</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>John Micheal Perez</t>
   </si>
   <si>
     <t>K7016-88458</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
     <t>SHERLYN TAYAG</t>
   </si>
   <si>
     <t>K7124-81838</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JENELYN VILLANO </t>
+    <t>JENELYN VILLANO</t>
   </si>
   <si>
     <t>K7135-81148</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
     <t>Teresa Singson Reyes</t>
   </si>
   <si>
     <t>K7135-80961</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Marina L Jacinto </t>
+    <t>Marina L Jacinto</t>
   </si>
   <si>
     <t>K7127-81320</t>
   </si>
   <si>
     <t>PANTABANGAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>BERNIE D, MENDOZA</t>
   </si>
   <si>
     <t>K7030-81860</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>AIRA MARIE O LEGASPI</t>
   </si>
   <si>
     <t>K7016-88863</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>GLADYS BICOS</t>
   </si>
   <si>
     <t>K7016-81312</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. THERESA DOMINGO </t>
+    <t>MA. THERESA DOMINGO</t>
   </si>
   <si>
     <t>K5004-88693</t>
   </si>
   <si>
     <t>DAISY DELA CRUZ</t>
   </si>
   <si>
     <t>K7080-81635</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">DIANE URSUA </t>
+    <t>DIANE URSUA</t>
   </si>
   <si>
     <t>K7124-81778</t>
   </si>
   <si>
     <t>CARMELITA P AQUINO</t>
   </si>
   <si>
     <t>K7127-89128</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>JANETH DEGUZMAN  MANALANG</t>
   </si>
   <si>
     <t>K7016-88514</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>REMEDIOS DE GUZMAN</t>
   </si>
   <si>
     <t>K8002-88109</t>
   </si>
   <si>
     <t>CAOAYAN ILOCOS SUR</t>
   </si>
   <si>
     <t>JOCELYN BUENO</t>
   </si>
   <si>
     <t>K7016-81063</t>
   </si>
   <si>
     <t>CERVANTES ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">NELIA TORRES </t>
+    <t>NELIA TORRES</t>
   </si>
   <si>
     <t>K7016-89119</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK JIM SABADO </t>
+    <t>MARK JIM SABADO</t>
   </si>
   <si>
     <t>K8002-88915</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>JOWIE. ANIBAS</t>
   </si>
   <si>
     <t>K7016-81193</t>
   </si>
   <si>
     <t>SAN CLEMENTE TARLAC</t>
   </si>
   <si>
     <t>PRESENTACION PARINAS</t>
   </si>
   <si>
     <t>K7011-81597</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">OFELIA M. TOLENTINO </t>
+    <t>OFELIA M. TOLENTINO</t>
   </si>
   <si>
     <t>K7127-88391</t>
   </si>
   <si>
     <t>ROSEMARIE SILANGAN</t>
   </si>
   <si>
     <t>K7016-80987</t>
   </si>
   <si>
     <t>SAN JOSE TARLAC</t>
   </si>
   <si>
     <t>JUDYANN TORRES</t>
   </si>
   <si>
     <t>K8002-88632</t>
   </si>
   <si>
     <t>MASINLOC ZAMBALES</t>
   </si>
   <si>
     <t>JOEL EDNACOT</t>
   </si>
@@ -638,93 +638,93 @@
   <si>
     <t>RHODALYN D.RAMBANO</t>
   </si>
   <si>
     <t>K5002-81575</t>
   </si>
   <si>
     <t>BANGAR LA UNION</t>
   </si>
   <si>
     <t>JANE LARIOZA MORGATE</t>
   </si>
   <si>
     <t>K7127-80932</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>KARLO JAY FLORA RONDARIS</t>
   </si>
   <si>
     <t>K7016-88061</t>
   </si>
   <si>
-    <t xml:space="preserve">LAWRENCE JOHN DIZON </t>
+    <t>LAWRENCE JOHN DIZON</t>
   </si>
   <si>
     <t>K7016-87943</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>BERNADETTE C GURON</t>
   </si>
   <si>
     <t>K5004-89120</t>
   </si>
   <si>
     <t>SUDIPEN LA UNION</t>
   </si>
   <si>
     <t>DARWIN U. LIBAO</t>
   </si>
   <si>
     <t>K8002-80830</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>EDUARDO SOTELO</t>
   </si>
   <si>
     <t>K7129-81531</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
     <t>JOSEPHINE B. BUSTO</t>
   </si>
   <si>
     <t>K7016-89088</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSHUA GARCIA </t>
+    <t>JOSHUA GARCIA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NCK9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Loid</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>