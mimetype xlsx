--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -74,93 +74,93 @@
   <si>
     <t>JOMAR M EDZRAEL c/o CINDY PINAGAYAO</t>
   </si>
   <si>
     <t>K7058-80458</t>
   </si>
   <si>
     <t>Aliah cuison</t>
   </si>
   <si>
     <t>K7063-88177</t>
   </si>
   <si>
     <t>MA TERESA CAPAL</t>
   </si>
   <si>
     <t>K7063-88196</t>
   </si>
   <si>
     <t>REYNALDO LANDRITO</t>
   </si>
   <si>
     <t>K5003-86524</t>
   </si>
   <si>
-    <t xml:space="preserve">genie zoleta </t>
+    <t>genie zoleta</t>
   </si>
   <si>
     <t>K8002-85559</t>
   </si>
   <si>
     <t>HANNA GRACE GALLEGO</t>
   </si>
   <si>
     <t>K7125-87977</t>
   </si>
   <si>
     <t>Requel Bornillo</t>
   </si>
   <si>
     <t>K7073-87025</t>
   </si>
   <si>
     <t>RAQUEL POLINTAN</t>
   </si>
   <si>
     <t>K7026-81134</t>
   </si>
   <si>
     <t>SANTA MARIA BULACAN</t>
   </si>
   <si>
     <t>Janice Pernia</t>
   </si>
   <si>
     <t>K5002-95191</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>EMMA O. LINGAD</t>
   </si>
   <si>
     <t>K7063-95344</t>
   </si>
   <si>
-    <t xml:space="preserve">ELENA E DILLA </t>
+    <t>ELENA E DILLA</t>
   </si>
   <si>
     <t>K5005-96573</t>
   </si>
   <si>
     <t>KEN DACO</t>
   </si>
   <si>
     <t>K6002-82296</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
     <t>ISAGANI PAMATIAN</t>
   </si>
   <si>
     <t>K5002-82507</t>
   </si>
   <si>
     <t>PINKY E. WYSINGER</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>