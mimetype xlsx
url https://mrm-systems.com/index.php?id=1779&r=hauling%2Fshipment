--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -134,141 +134,141 @@
   <si>
     <t>Angelina Villestas</t>
   </si>
   <si>
     <t>K7074-80979</t>
   </si>
   <si>
     <t>Januel magtibay</t>
   </si>
   <si>
     <t>K6002-80248</t>
   </si>
   <si>
     <t>BAUAN BATANGAS</t>
   </si>
   <si>
     <t>PAUL ADRIAN M. GLORIA</t>
   </si>
   <si>
     <t>K7016-97525</t>
   </si>
   <si>
     <t>CALACA BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILYN ERMITANO </t>
+    <t>MARILYN ERMITANO</t>
   </si>
   <si>
     <t>K7127-84350</t>
   </si>
   <si>
     <t>JOEL V, CANO</t>
   </si>
   <si>
     <t>K7017-80417</t>
   </si>
   <si>
     <t>CALATAGAN BATANGAS</t>
   </si>
   <si>
     <t>MARCIANA DE GUZMAN</t>
   </si>
   <si>
     <t>K7074-79875</t>
   </si>
   <si>
     <t>John Rico masioag</t>
   </si>
   <si>
     <t>K5002-82774</t>
   </si>
   <si>
     <t>JOY ANGELIE G. BALTAZAR</t>
   </si>
   <si>
     <t>K7073-82772</t>
   </si>
   <si>
     <t>CUENCA BATANGAS</t>
   </si>
   <si>
     <t>Edelita C. Dastas</t>
   </si>
   <si>
     <t>K6002-80478</t>
   </si>
   <si>
     <t>MICHELLE JOANNE GORRE</t>
   </si>
   <si>
     <t>K7123-82666</t>
   </si>
   <si>
-    <t xml:space="preserve">MARK MENDOZA </t>
+    <t>MARK MENDOZA</t>
   </si>
   <si>
     <t>K7123-87737</t>
   </si>
   <si>
     <t>K7124-87916</t>
   </si>
   <si>
     <t>ESTELITA B. CHAVEZ</t>
   </si>
   <si>
     <t>K7074-99327</t>
   </si>
   <si>
     <t>IBAAN BATANGAS</t>
   </si>
   <si>
     <t>JACKY LOU S. ALAYAN</t>
   </si>
   <si>
     <t>K5003-100285</t>
   </si>
   <si>
     <t>LIAN BATANGAS</t>
   </si>
   <si>
     <t>ANA BELEN BARCELON</t>
   </si>
   <si>
     <t>K7069-79769</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
     <t>ramil de Jesus lingao</t>
   </si>
   <si>
     <t>K7016-83279</t>
   </si>
   <si>
-    <t xml:space="preserve">VICTORIA FABREGAS </t>
+    <t>VICTORIA FABREGAS</t>
   </si>
   <si>
     <t>K5004-97703</t>
   </si>
   <si>
     <t>YOLLY PEREZ</t>
   </si>
   <si>
     <t>K7063-79870</t>
   </si>
   <si>
     <t>JEMAICA M.ALIANZA</t>
   </si>
   <si>
     <t>K5003-87696</t>
   </si>
   <si>
     <t>shirley fetalvero</t>
   </si>
   <si>
     <t>K7011-79890</t>
   </si>
   <si>
     <t>CHRISTIAN L. FABRO</t>
   </si>
@@ -284,51 +284,51 @@
   <si>
     <t>MARICEL CABALITAN</t>
   </si>
   <si>
     <t>K7072-80511</t>
   </si>
   <si>
     <t>GIGI C. PONTEJO</t>
   </si>
   <si>
     <t>K7074-98915</t>
   </si>
   <si>
     <t>LOBO BATANGAS</t>
   </si>
   <si>
     <t>FILOMENO B. BALAYO JR.</t>
   </si>
   <si>
     <t>K7127-82228</t>
   </si>
   <si>
     <t>MALVAR BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">JC JAMAICA SACDALAN </t>
+    <t>JC JAMAICA SACDALAN</t>
   </si>
   <si>
     <t>K6002-99028</t>
   </si>
   <si>
     <t>MATAASNAKAHOY BATANGAS</t>
   </si>
   <si>
     <t>HENRY LANDICHO</t>
   </si>
   <si>
     <t>K7011-82712</t>
   </si>
   <si>
     <t>NASUGBU BATANGAS</t>
   </si>
   <si>
     <t>EMMANUEL B. CASESERANO</t>
   </si>
   <si>
     <t>K7127-84122</t>
   </si>
   <si>
     <t>MARITES BENGALA</t>
   </si>
@@ -353,84 +353,84 @@
   <si>
     <t>K7133-81682</t>
   </si>
   <si>
     <t>CECILLE MANDIGMA</t>
   </si>
   <si>
     <t>K7126-86316</t>
   </si>
   <si>
     <t>Joan manalo / Susana retrato</t>
   </si>
   <si>
     <t>K7124-82606</t>
   </si>
   <si>
     <t>SAN JOSE BATANGAS</t>
   </si>
   <si>
     <t>RODEL R CASTILLO</t>
   </si>
   <si>
     <t>K7063-79797</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDY ASI </t>
+    <t>ANDY ASI</t>
   </si>
   <si>
     <t>K7093-80592</t>
   </si>
   <si>
     <t>SAN LUIS BATANGAS</t>
   </si>
   <si>
     <t>LILIBETH HERNANDEZ</t>
   </si>
   <si>
     <t>K7016-83374</t>
   </si>
   <si>
     <t>SAN PASCUAL BATANGAS</t>
   </si>
   <si>
     <t>SYLVIA MAGNAYE</t>
   </si>
   <si>
     <t>K7069-80615</t>
   </si>
   <si>
     <t>MELITA MANALO DINGLASAN</t>
   </si>
   <si>
     <t>K7016-83088</t>
   </si>
   <si>
     <t>SANTA TERESITA BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">ELENA GALVEZ </t>
+    <t>ELENA GALVEZ</t>
   </si>
   <si>
     <t>K6002-88009</t>
   </si>
   <si>
     <t>SANTO TOMAS BATANGAS</t>
   </si>
   <si>
     <t>EVANGELINE ORFANEL</t>
   </si>
   <si>
     <t>K7123-87958</t>
   </si>
   <si>
     <t>ANGELITA PEREZ MANSET</t>
   </si>
   <si>
     <t>K5005-99022</t>
   </si>
   <si>
     <t>ROWENA Q.LORZANO</t>
   </si>
   <si>
     <t>K5004-96656</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>K7068-80604</t>
   </si>
   <si>
     <t>GERALDINE A. DE LAS ALAS</t>
   </si>
   <si>
     <t>K7026-100365</t>
   </si>
   <si>
     <t>MYRA WALKER VARSAGA</t>
   </si>
   <si>
     <t>K7125-79669</t>
   </si>
   <si>
     <t>CHARLENE A ALINABON</t>
   </si>
   <si>
     <t>K7121-82728</t>
   </si>
   <si>
     <t>TAYSAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSALIA AFRICA </t>
+    <t>ROSALIA AFRICA</t>
   </si>
   <si>
     <t>K7125-79947</t>
   </si>
   <si>
     <t>AGDANGAN QUEZON</t>
   </si>
   <si>
     <t>Robelle Angeli andaya</t>
   </si>
   <si>
     <t>K7129-83913</t>
   </si>
   <si>
     <t>ATIMONAN QUEZON</t>
   </si>
   <si>
     <t>ANDREA HIDALGO</t>
   </si>
   <si>
     <t>K5005-80583</t>
   </si>
   <si>
     <t>SERIO GLOR OFLARIA</t>
   </si>
@@ -593,246 +593,246 @@
   <si>
     <t>LUCBAN QUEZON</t>
   </si>
   <si>
     <t>DALISAY M. PESAYCO</t>
   </si>
   <si>
     <t>K7063-80175</t>
   </si>
   <si>
     <t>LUCENA CITY (Capital) QUEZON</t>
   </si>
   <si>
     <t>ALEIYA DELUNA VIRINA</t>
   </si>
   <si>
     <t>K7016-82608</t>
   </si>
   <si>
     <t>MARISOL DAPITO</t>
   </si>
   <si>
     <t>K7125-79804</t>
   </si>
   <si>
-    <t xml:space="preserve">JOVEN M GALAN JR </t>
+    <t>JOVEN M GALAN JR</t>
   </si>
   <si>
     <t>K7123-99017</t>
   </si>
   <si>
     <t>Frederic I GAYETA</t>
   </si>
   <si>
     <t>K7124-80283</t>
   </si>
   <si>
     <t>KIM DIMALANTA GALERA</t>
   </si>
   <si>
     <t>K7133-82903</t>
   </si>
   <si>
     <t>MAUBAN QUEZON</t>
   </si>
   <si>
     <t>Phina enguerra</t>
   </si>
   <si>
     <t>K7016-82607</t>
   </si>
   <si>
     <t>PAGBILAO QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">THEREZA ARANZA </t>
+    <t>THEREZA ARANZA</t>
   </si>
   <si>
     <t>K7123-84199</t>
   </si>
   <si>
     <t>PEREZ QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">JOY C LIWANAG </t>
+    <t>JOY C LIWANAG</t>
   </si>
   <si>
     <t>K7123-84196</t>
   </si>
   <si>
-    <t xml:space="preserve">ESTELITO REGODON </t>
+    <t>ESTELITO REGODON</t>
   </si>
   <si>
     <t>K6002-80005</t>
   </si>
   <si>
     <t>REAL QUEZON</t>
   </si>
   <si>
     <t>PSYCHE  MARIE I. AUMENTADO</t>
   </si>
   <si>
     <t>K7124-82692</t>
   </si>
   <si>
     <t>SAN ANTONIO QUEZON</t>
   </si>
   <si>
     <t>CESAR G. CORNEJO</t>
   </si>
   <si>
     <t>K7016-83351</t>
   </si>
   <si>
     <t>SAN FRANCISCO (AURORA) QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEL JABOLA </t>
+    <t>JOEL JABOLA</t>
   </si>
   <si>
     <t>K7127-83288</t>
   </si>
   <si>
     <t>SARIAYA QUEZON</t>
   </si>
   <si>
     <t>ROLANDO CERRUDO BRIONES</t>
   </si>
   <si>
     <t>K6002-100157</t>
   </si>
   <si>
     <t>ISABEL PAGAYON</t>
   </si>
   <si>
     <t>K7074-79509</t>
   </si>
   <si>
     <t>TAGKAWAYAN QUEZON</t>
   </si>
   <si>
     <t>Mariam marietta gatchalian</t>
   </si>
   <si>
     <t>K7011-86711</t>
   </si>
   <si>
     <t>CITY OF TAYABAS QUEZON</t>
   </si>
   <si>
     <t>Roi R Arojado</t>
   </si>
   <si>
     <t>K7016-83962</t>
   </si>
   <si>
     <t>GLORIA ANOSO</t>
   </si>
   <si>
     <t>K7011-84239</t>
   </si>
   <si>
     <t>GAVINO L. DE LUMBAN</t>
   </si>
   <si>
     <t>K7125-81172</t>
   </si>
   <si>
-    <t xml:space="preserve">Jielita B Nonato </t>
+    <t>Jielita B Nonato</t>
   </si>
   <si>
     <t>K6002-97564</t>
   </si>
   <si>
     <t>ANGELA ABEGAIL MAAN̈O</t>
   </si>
   <si>
     <t>K7127-83855</t>
   </si>
   <si>
     <t>TIAONG QUEZON</t>
   </si>
   <si>
     <t>JINKEE SAULE</t>
   </si>
   <si>
     <t>K7058-82979</t>
   </si>
   <si>
-    <t xml:space="preserve"> Roxanne   mslacapay</t>
+    <t>Roxanne   mslacapay</t>
   </si>
   <si>
     <t>K5001-84006</t>
   </si>
   <si>
     <t>Edna  A. Yalung</t>
   </si>
   <si>
     <t>K7026-97661</t>
   </si>
   <si>
     <t>Ferdinand Madrid</t>
   </si>
   <si>
     <t>K7068-79914</t>
   </si>
   <si>
     <t>KIARA MUNAY CAPILI</t>
   </si>
   <si>
-    <t xml:space="preserve">DOMINGA ESPINA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">LOUELLA S. PASTOR </t>
+    <t>DOMINGA ESPINA</t>
+  </si>
+  <si>
+    <t>LOUELLA S. PASTOR</t>
   </si>
   <si>
     <t>BUENA15TA QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIBEL LOSA </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">ELENA RORDEALES </t>
+    <t>MARIBEL LOSA</t>
+  </si>
+  <si>
+    <t>JEFFERSON UNTALAN</t>
+  </si>
+  <si>
+    <t>RONALDO TAN</t>
+  </si>
+  <si>
+    <t>GENALYN B. PUYO</t>
+  </si>
+  <si>
+    <t>ELENA RORDEALES</t>
   </si>
   <si>
     <t>MABINI BATANGAS</t>
   </si>
   <si>
     <t>ANASTACIA A. MENDEZ</t>
   </si>
   <si>
-    <t xml:space="preserve">RECHIE CABATAY SADORA </t>
+    <t>RECHIE CABATAY SADORA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Awb463</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>E.brogada</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>