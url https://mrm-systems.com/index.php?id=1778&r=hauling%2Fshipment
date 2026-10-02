--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -50,81 +50,81 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7125-98526</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN ANDREW V DE LUNA </t>
+    <t>JOHN ANDREW V DE LUNA</t>
   </si>
   <si>
     <t>K6002-98642</t>
   </si>
   <si>
     <t>ARISTOTLE. M. DUMAOAL</t>
   </si>
   <si>
     <t>K5001-82831</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
     <t>JESSICA B DULAY</t>
   </si>
   <si>
     <t>K6002-99280</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>CYRL ACE VOLTAIRE LAPORE</t>
   </si>
   <si>
     <t>K7127-82274</t>
   </si>
   <si>
-    <t xml:space="preserve">GLADY T, MEDINA </t>
+    <t>GLADY T, MEDINA</t>
   </si>
   <si>
     <t>K7135-83461</t>
   </si>
   <si>
     <t>Josefina B Soriano</t>
   </si>
   <si>
     <t>K7074-79839</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>Jocelyn c. Padilla</t>
   </si>
   <si>
     <t>K7127-82152</t>
   </si>
   <si>
     <t>FELICIDAD DIAZ</t>
   </si>
   <si>
     <t>K7011-88077</t>
   </si>
@@ -149,153 +149,153 @@
   <si>
     <t>K7072-79883</t>
   </si>
   <si>
     <t>SERAFIN MANLUCTAO</t>
   </si>
   <si>
     <t>K7127-82443</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>RACHEL O, CORPUZ</t>
   </si>
   <si>
     <t>K7069-79556</t>
   </si>
   <si>
     <t>FLORANTE "DAN" GARCIA</t>
   </si>
   <si>
     <t>K7073-83070</t>
   </si>
   <si>
-    <t xml:space="preserve">RENATO ROSARIO </t>
+    <t>RENATO ROSARIO</t>
   </si>
   <si>
     <t>K5002-97954</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>MARGIE LOPEZ</t>
   </si>
   <si>
     <t>K7072-82425</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>NORIEN MIRANO</t>
   </si>
   <si>
     <t>K7126-83933</t>
   </si>
   <si>
     <t>Margie S Vasquez</t>
   </si>
   <si>
     <t>K7073-100483</t>
   </si>
   <si>
     <t>Iris S. Liangcoco</t>
   </si>
   <si>
     <t>K7058-82822</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Carlito  musni</t>
+    <t>Carlito  musni</t>
   </si>
   <si>
     <t>K7133-83064</t>
   </si>
   <si>
-    <t xml:space="preserve">Chelse anfone </t>
+    <t>Chelse anfone</t>
   </si>
   <si>
     <t>K7061-87846</t>
   </si>
   <si>
     <t>Glenda Calara</t>
   </si>
   <si>
     <t>K5004-96927</t>
   </si>
   <si>
     <t>MARY D. PINEDA</t>
   </si>
   <si>
     <t>K7030-86230</t>
   </si>
   <si>
     <t>RAMOS TARLAC</t>
   </si>
   <si>
     <t>DIANNE BARTOLOME</t>
   </si>
   <si>
     <t>K7063-81013</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>ELSIE I.FLORES</t>
   </si>
   <si>
     <t>K7125-87230</t>
   </si>
   <si>
-    <t xml:space="preserve">Juvy tuano </t>
+    <t>Juvy tuano</t>
   </si>
   <si>
     <t>K7068-81098</t>
   </si>
   <si>
     <t>MARCO C PULIDO</t>
   </si>
   <si>
     <t>K5005-99702</t>
   </si>
   <si>
     <t>AILEEN YUMUL</t>
   </si>
   <si>
     <t>K7125-79786</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SAMUEL Z VIERNES </t>
+    <t>SAMUEL Z VIERNES</t>
   </si>
   <si>
     <t>K7123-87768</t>
   </si>
   <si>
     <t>BASISTA PANGASINAN</t>
   </si>
   <si>
     <t>AILYN REGANA GATPO</t>
   </si>
   <si>
     <t>K5002-99550</t>
   </si>
   <si>
     <t>BAUTISTA PANGASINAN</t>
   </si>
   <si>
     <t>JENELYN H. CAYABYAB</t>
   </si>
   <si>
     <t>K5002-100177</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
@@ -317,102 +317,102 @@
   <si>
     <t>CARMELITA M,POBRE</t>
   </si>
   <si>
     <t>K7126-100016</t>
   </si>
   <si>
     <t>Mae ann Tiongco</t>
   </si>
   <si>
     <t>K7061-99051</t>
   </si>
   <si>
     <t>K7129-88192</t>
   </si>
   <si>
     <t>RYAN DAVID CORONEL</t>
   </si>
   <si>
     <t>K7016-82548</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JAIMY SUDIACAL </t>
+    <t>JAIMY SUDIACAL</t>
   </si>
   <si>
     <t>K7074-85072</t>
   </si>
   <si>
     <t>RICA LORRAINE BIASON</t>
   </si>
   <si>
     <t>K6002-87949</t>
   </si>
   <si>
     <t>JOEL  V. MORENO</t>
   </si>
   <si>
     <t>K7123-99840</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOVELYN FERNANDEZ </t>
+    <t>JOVELYN FERNANDEZ</t>
   </si>
   <si>
     <t>K7058-82952</t>
   </si>
   <si>
-    <t xml:space="preserve">Marilou   absalon </t>
+    <t>Marilou   absalon</t>
   </si>
   <si>
     <t>CA042589</t>
   </si>
   <si>
     <t>GLORIA CABE</t>
   </si>
   <si>
-    <t xml:space="preserve">GREGORIO M. ALVIAR </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">MELISSA SORIANO </t>
+    <t>GREGORIO M. ALVIAR</t>
+  </si>
+  <si>
+    <t>ARMEL L. DULAY</t>
+  </si>
+  <si>
+    <t>MELISSA SORIANO</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">AMELIA SAMORTIN CARINO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ZALDY BALCE </t>
+    <t>AMELIA SAMORTIN CARINO</t>
+  </si>
+  <si>
+    <t>ZALDY BALCE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>OBETH</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>MACK</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>