--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -86,204 +86,204 @@
   <si>
     <t>K7123-82945</t>
   </si>
   <si>
     <t>ROSALES PANGASINAN</t>
   </si>
   <si>
     <t>RISSELE ALESSANDRA V. CABUDOY/Wilson vingua</t>
   </si>
   <si>
     <t>K7124-83128</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>MELBA C. LIGERO</t>
   </si>
   <si>
     <t>K7133-80367</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Remidios buendia </t>
+    <t>Remidios buendia</t>
   </si>
   <si>
     <t>K7073-84389</t>
   </si>
   <si>
     <t>LAGAYAN ABRA</t>
   </si>
   <si>
     <t>ELSA B JIMENEZ</t>
   </si>
   <si>
     <t>K7030-84357</t>
   </si>
   <si>
     <t>TAYUM ABRA</t>
   </si>
   <si>
     <t>PIA JANE G ALAGAO</t>
   </si>
   <si>
     <t>K7124-84188</t>
   </si>
   <si>
     <t>PIAT CAGAYAN</t>
   </si>
   <si>
     <t>RENALYN PIMENTEL ONATE</t>
   </si>
   <si>
     <t>K6002-84433</t>
   </si>
   <si>
-    <t xml:space="preserve">Melchor Caranguian </t>
+    <t>Melchor Caranguian</t>
   </si>
   <si>
     <t>K7121-83002</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>Joseph Iringan</t>
   </si>
   <si>
     <t>K7124-83020</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>SHIELA LORANCE A. SALVADOR</t>
   </si>
   <si>
     <t>K7058-84420</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Adela p  cabacungan</t>
+    <t>Adela p  cabacungan</t>
   </si>
   <si>
     <t>K7133-81181</t>
   </si>
   <si>
-    <t xml:space="preserve">Ginalyn cabauatan </t>
+    <t>Ginalyn cabauatan</t>
   </si>
   <si>
     <t>K7129-84259</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>FELICITAS ERMITANIO</t>
   </si>
   <si>
     <t>K7123-82967</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>DIVINA GRACE LOPEZ</t>
   </si>
   <si>
     <t>K7133-81007</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jay ar sarmiento </t>
+    <t>Jay ar sarmiento</t>
   </si>
   <si>
     <t>K7125-81186</t>
   </si>
   <si>
     <t>ABUCAY BATAAN</t>
   </si>
   <si>
     <t>Jovita C Villar</t>
   </si>
   <si>
     <t>K7073-82998</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>Hanie Pearl A. Velasquez</t>
   </si>
   <si>
     <t>K7124-84384</t>
   </si>
   <si>
     <t>AURORA VALENCIA</t>
   </si>
   <si>
     <t>K7058-84448</t>
   </si>
   <si>
     <t>CARRANGLAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sufina cde leon</t>
+    <t>Sufina cde leon</t>
   </si>
   <si>
     <t>K7126-82933</t>
   </si>
   <si>
     <t>GUIMBA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Jonalyn Bautista</t>
   </si>
   <si>
     <t>K7063-81432</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA FULGENCIO </t>
+    <t>ERLINDA FULGENCIO</t>
   </si>
   <si>
     <t>K7123-83047</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">LORELIE SALAZAR </t>
+    <t>LORELIE SALAZAR</t>
   </si>
   <si>
     <t>K7133-81033</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>ROMANA S JUAN</t>
   </si>
   <si>
     <t>K7123-84013</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>ROSY PASCUA</t>
   </si>
   <si>
     <t>K7126-82910</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>