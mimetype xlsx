--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -59,51 +59,51 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7026-83875</t>
   </si>
   <si>
     <t>LUBANG OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>ROWENA T. ALEGRE</t>
   </si>
   <si>
     <t>K7121-84194</t>
   </si>
   <si>
     <t>PALUAN OCCIDENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">Maria Angel Cuevas </t>
+    <t>Maria Angel Cuevas</t>
   </si>
   <si>
     <t>K7126-82867</t>
   </si>
   <si>
     <t>SABLAYAN OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>Danica Nazareno</t>
   </si>
   <si>
     <t>K7073-84368</t>
   </si>
   <si>
     <t>POLA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>CHRISTINE NELL ENRIQVEZ</t>
   </si>
   <si>
     <t>K7073-84369</t>
   </si>
   <si>
     <t>SOCORRO ORIENTAL MINDORO</t>
   </si>