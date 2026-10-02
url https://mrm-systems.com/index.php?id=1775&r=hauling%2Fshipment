--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -179,51 +179,51 @@
   <si>
     <t>Sam Remigio</t>
   </si>
   <si>
     <t>K7129-83005</t>
   </si>
   <si>
     <t>ROMINA GAWAN</t>
   </si>
   <si>
     <t>K7129-88190</t>
   </si>
   <si>
     <t>JO-ANN ALINSUGAY</t>
   </si>
   <si>
     <t>K5003-83549</t>
   </si>
   <si>
     <t>Judith mendoza</t>
   </si>
   <si>
     <t>K7058-84445</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marien  g   moniza</t>
+    <t>Marien  g   moniza</t>
   </si>
   <si>
     <t>K7126-84359</t>
   </si>
   <si>
     <t>Ann Milano</t>
   </si>
   <si>
     <t>K7026-86285</t>
   </si>
   <si>
     <t>Leonardo hermosa</t>
   </si>
   <si>
     <t>K7121-83841</t>
   </si>
   <si>
     <t>Yzel Mae R Guiang</t>
   </si>
   <si>
     <t>K7011-86332</t>
   </si>
   <si>
     <t>JOHN LORIE A. BACALING</t>
   </si>
@@ -242,69 +242,69 @@
   <si>
     <t>K7123-87781</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
     <t>CHRISTINE B MARAVILLAS</t>
   </si>
   <si>
     <t>K7124-83837</t>
   </si>
   <si>
     <t>JOVELYN B. RIVERA</t>
   </si>
   <si>
     <t>K7121-84366</t>
   </si>
   <si>
     <t>Lorna glenda DE jose</t>
   </si>
   <si>
     <t>K7133-78156</t>
   </si>
   <si>
-    <t xml:space="preserve">REY C CERVANTES </t>
+    <t>REY C CERVANTES</t>
   </si>
   <si>
     <t>K7026-83803</t>
   </si>
   <si>
     <t>HAGONOY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>ALYZZA SHIEN N. TUA</t>
   </si>
   <si>
     <t>K7058-86383</t>
   </si>
   <si>
     <t>SANTA CRUZ DAVAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maria  theresa tumarao</t>
+    <t>Maria  theresa tumarao</t>
   </si>
   <si>
     <t>K7121-83619</t>
   </si>
   <si>
     <t>CATEEL DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>Ella Lura Reyes</t>
   </si>
   <si>
     <t>K7129-84175</t>
   </si>
   <si>
     <t>MANAY DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>DORIS L. EDEZA</t>
   </si>
   <si>
     <t>K7011-86323</t>
   </si>
   <si>
     <t>MACO COMPOSTELA VALLEY</t>
   </si>
@@ -329,99 +329,99 @@
   <si>
     <t>K7121-86296</t>
   </si>
   <si>
     <t>SANTA MARIA DAVAO OCCIDENTAL</t>
   </si>
   <si>
     <t>Nedie N Pado</t>
   </si>
   <si>
     <t>K7121-83545</t>
   </si>
   <si>
     <t>BANGA SOUTH COTABATO</t>
   </si>
   <si>
     <t>Geraldine Sabando</t>
   </si>
   <si>
     <t>K7124-83191</t>
   </si>
   <si>
     <t>GENERAL SANTOS CITY (DADIANGAS) SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">FELY DELOS SANTOS </t>
+    <t>FELY DELOS SANTOS</t>
   </si>
   <si>
     <t>K5003-96990</t>
   </si>
   <si>
     <t>ALFINDI QUINONES</t>
   </si>
   <si>
     <t>K7121-87954</t>
   </si>
   <si>
     <t>Jocelyn Janson</t>
   </si>
   <si>
     <t>K7016-96683</t>
   </si>
   <si>
-    <t xml:space="preserve">ALI ZANDER GIBONEN </t>
+    <t>ALI ZANDER GIBONEN</t>
   </si>
   <si>
     <t>K7072-81046</t>
   </si>
   <si>
     <t>MARICEL ERIPOL</t>
   </si>
   <si>
     <t>K7016-83469</t>
   </si>
   <si>
     <t>ROLLY NICOLAS</t>
   </si>
   <si>
     <t>K7126-83230</t>
   </si>
   <si>
     <t>Alijandra Sargado</t>
   </si>
   <si>
     <t>K7121-87959</t>
   </si>
   <si>
     <t>Merell  Diaz</t>
   </si>
   <si>
     <t>K7124-88005</t>
   </si>
   <si>
-    <t xml:space="preserve">CRESEL ANN L. FRANCISCO </t>
+    <t>CRESEL ANN L. FRANCISCO</t>
   </si>
   <si>
     <t>K7073-87892</t>
   </si>
   <si>
     <t>Jennelyn Rosalita</t>
   </si>
   <si>
     <t>K5005-79322</t>
   </si>
   <si>
     <t>JOSE LOU D. GARCIA</t>
   </si>
   <si>
     <t>K7063-81405</t>
   </si>
   <si>
     <t>IMELDA C.ZABALA</t>
   </si>
   <si>
     <t>K7124-88010</t>
   </si>
   <si>
     <t>JASHEEN ANDAYA</t>
   </si>
@@ -464,51 +464,51 @@
   <si>
     <t>Lucena lagsil</t>
   </si>
   <si>
     <t>K7017-80066</t>
   </si>
   <si>
     <t>DIVINA HOLLERO</t>
   </si>
   <si>
     <t>K7129-100372</t>
   </si>
   <si>
     <t>ROMEO BAGAFORO</t>
   </si>
   <si>
     <t>K7129-84291</t>
   </si>
   <si>
     <t>JULIE SERAFICA</t>
   </si>
   <si>
     <t>K8002-97858</t>
   </si>
   <si>
-    <t xml:space="preserve">Eduardo M Golilao jr </t>
+    <t>Eduardo M Golilao jr</t>
   </si>
   <si>
     <t>K7026-86240</t>
   </si>
   <si>
     <t>PAUL CRISTIAN ESTRELLA</t>
   </si>
   <si>
     <t>K7133-81938</t>
   </si>
   <si>
     <t>GLORIA LIBRADO</t>
   </si>
   <si>
     <t>K8002-83517</t>
   </si>
   <si>
     <t>K7127-83441</t>
   </si>
   <si>
     <t>AIN GALAYUGO</t>
   </si>
   <si>
     <t>K7026-82843</t>
   </si>
@@ -533,93 +533,93 @@
   <si>
     <t>K7121-87915</t>
   </si>
   <si>
     <t>POLOMOLOK SOUTH COTABATO</t>
   </si>
   <si>
     <t>Felipe M Emit</t>
   </si>
   <si>
     <t>K5003-88279</t>
   </si>
   <si>
     <t>ROSITA P. SUMALI</t>
   </si>
   <si>
     <t>K7121-87917</t>
   </si>
   <si>
     <t>Juanita Remulado Laride</t>
   </si>
   <si>
     <t>K7124-84181</t>
   </si>
   <si>
-    <t xml:space="preserve">Lloyd A. PADILLA </t>
+    <t>Lloyd A. PADILLA</t>
   </si>
   <si>
     <t>K7126-83789</t>
   </si>
   <si>
     <t>Almera Cassandra U Mamalac</t>
   </si>
   <si>
     <t>K7026-87868</t>
   </si>
   <si>
     <t>ABDUL RASID DAYATON</t>
   </si>
   <si>
     <t>K7127-96155</t>
   </si>
   <si>
     <t>TEODIRH D, PUBLICO</t>
   </si>
   <si>
     <t>K7127-82426</t>
   </si>
   <si>
     <t>JACQUELINE BAYAN</t>
   </si>
   <si>
     <t>K7127-82429</t>
   </si>
   <si>
     <t>SHERVEEN M, BERMUDEZ</t>
   </si>
   <si>
     <t>K5004-82975</t>
   </si>
   <si>
     <t>POPS PERPETUAACOSTA</t>
   </si>
   <si>
     <t>K7123-98499</t>
   </si>
   <si>
-    <t xml:space="preserve"> Hiezeyl  gay  l  belgadiel</t>
+    <t>Hiezeyl  gay  l  belgadiel</t>
   </si>
   <si>
     <t>K7126-98459</t>
   </si>
   <si>
     <t>K7121-82876</t>
   </si>
   <si>
     <t>SURALLAH SOUTH COTABATO</t>
   </si>
   <si>
     <t>Wennyl Dave  Pines C/O Niño Songcog</t>
   </si>
   <si>
     <t>K7073-83975</t>
   </si>
   <si>
     <t>Botsoy Teves</t>
   </si>
   <si>
     <t>K7073-86599</t>
   </si>
   <si>
     <t>TAMPAKAN SOUTH COTABATO</t>
   </si>
@@ -635,129 +635,129 @@
   <si>
     <t>K7011-86743</t>
   </si>
   <si>
     <t>TANTANGAN SOUTH COTABATO</t>
   </si>
   <si>
     <t>NANCY PERUALILA</t>
   </si>
   <si>
     <t>K5003-87107</t>
   </si>
   <si>
     <t>dominga cabar</t>
   </si>
   <si>
     <t>K8002-83546</t>
   </si>
   <si>
     <t>ROLANDO SUBERE JR</t>
   </si>
   <si>
     <t>K5003-83565</t>
   </si>
   <si>
-    <t xml:space="preserve">NIDA SEBUA </t>
+    <t>NIDA SEBUA</t>
   </si>
   <si>
     <t>K7124-86733</t>
   </si>
   <si>
     <t>TUPI SOUTH COTABATO</t>
   </si>
   <si>
     <t>HANAN MUSTAPHA</t>
   </si>
   <si>
     <t>K7016-82315</t>
   </si>
   <si>
     <t>SANTO NIÑO SOUTH COTABATO</t>
   </si>
   <si>
     <t>DHAPNE DACULA</t>
   </si>
   <si>
     <t>K7133-81174</t>
   </si>
   <si>
     <t>COLUMBIO SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Mosib malang</t>
   </si>
   <si>
     <t>K7026-99287</t>
   </si>
   <si>
     <t>ISULAN (Capital) SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Rashid Ambalatan</t>
   </si>
   <si>
     <t>K7129-84323</t>
   </si>
   <si>
-    <t xml:space="preserve">LANCE DARRY ESTIALBO </t>
+    <t>LANCE DARRY ESTIALBO</t>
   </si>
   <si>
     <t>K7123-87718</t>
   </si>
   <si>
     <t>NURIJA L. PAKIL</t>
   </si>
   <si>
     <t>K7124-83673</t>
   </si>
   <si>
     <t>Rezil Riego</t>
   </si>
   <si>
     <t>K5005-81410</t>
   </si>
   <si>
     <t>PRESIDENT QUIRINO SULTAN KUDARAT</t>
   </si>
   <si>
     <t>GERONIMO MAGANTO</t>
   </si>
   <si>
     <t>K7121-98565</t>
   </si>
   <si>
     <t>Daniel Mentang Dimayon</t>
   </si>
   <si>
     <t>K5005-98296</t>
   </si>
   <si>
     <t>CITY OF TACURONG SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERIELOU B TAN </t>
+    <t>CHERIELOU B TAN</t>
   </si>
   <si>
     <t>K7069-99293</t>
   </si>
   <si>
     <t>SANTIAGO B. UDTOG</t>
   </si>
   <si>
     <t>K7133-82593</t>
   </si>
   <si>
     <t>Kachrie abdul</t>
   </si>
   <si>
     <t>K7105-97402</t>
   </si>
   <si>
     <t>GLAN SARANGANI</t>
   </si>
   <si>
     <t>LEONARD P. TANAP</t>
   </si>
   <si>
     <t>K6002-83550</t>
   </si>
@@ -767,99 +767,99 @@
   <si>
     <t>DOLORES L. AGOR</t>
   </si>
   <si>
     <t>K7026-84212</t>
   </si>
   <si>
     <t>Cristina Alit</t>
   </si>
   <si>
     <t>K7133-79668</t>
   </si>
   <si>
     <t>MAASIM SARANGANI</t>
   </si>
   <si>
     <t>Julian nebres</t>
   </si>
   <si>
     <t>K7016-82427</t>
   </si>
   <si>
     <t>MALAPATAN SARANGANI</t>
   </si>
   <si>
-    <t xml:space="preserve">WILFER MONTECELLANOS </t>
+    <t>WILFER MONTECELLANOS</t>
   </si>
   <si>
     <t>K7017-78684</t>
   </si>
   <si>
     <t>RODA A TITINGOL</t>
   </si>
   <si>
     <t>K5004-99684</t>
   </si>
   <si>
     <t>MALUNGON SARANGANI</t>
   </si>
   <si>
     <t>MELY GRACE G. CAMPUGAN</t>
   </si>
   <si>
     <t>K5002-87782</t>
   </si>
   <si>
     <t>JENNIFER DIZAL</t>
   </si>
   <si>
     <t>K5003-88213</t>
   </si>
   <si>
     <t>jhey ann tanana</t>
   </si>
   <si>
     <t>K7123-86638</t>
   </si>
   <si>
     <t>EMJAY ALBARRACIN/MAR LOU JAY  ALBARRACIN</t>
   </si>
   <si>
     <t>K7124-83651</t>
   </si>
   <si>
     <t>ANGEBEL S. GABAO</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN TOLIMAO </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">VIOLETA ADAJAR </t>
+    <t>HELEN TOLIMAO</t>
+  </si>
+  <si>
+    <t>VIOLETA ADAJA</t>
+  </si>
+  <si>
+    <t>VIOLETA ADAJAR</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Mav4283</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Michael mata 09648969188</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Aimar catubay 09056846821</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>