--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -338,84 +338,84 @@
   <si>
     <t>K5005-79682</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>JUANITO L. MARCELO JR</t>
   </si>
   <si>
     <t>K7125-79644</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
     <t>Modesta Gadia</t>
   </si>
   <si>
     <t>K7016-83380</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">LETICIA INOCENCIO </t>
+    <t>LETICIA INOCENCIO</t>
   </si>
   <si>
     <t>K7129-83891</t>
   </si>
   <si>
     <t>MYRNA LOPEZ</t>
   </si>
   <si>
     <t>K7129-82694</t>
   </si>
   <si>
     <t>JOY RAFAEL</t>
   </si>
   <si>
-    <t xml:space="preserve">CAMILL BANADA RAMOS </t>
+    <t>CAMILL BANADA RAMOS</t>
   </si>
   <si>
     <t>ALVANOA O. TACANG REGLOS</t>
   </si>
   <si>
     <t>WILFREDO ALUPANI BANADA JR</t>
   </si>
   <si>
     <t>CLAVERIA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">WILHELMINA R. JAVIER </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ROWENA SIBUCAO </t>
+    <t>WILHELMINA R. JAVIER</t>
+  </si>
+  <si>
+    <t>J. GARUNAY</t>
+  </si>
+  <si>
+    <t>ROWENA SIBUCAO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK 8018</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ROMEO GALUTAN JR</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>JAY HERMOSA</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>