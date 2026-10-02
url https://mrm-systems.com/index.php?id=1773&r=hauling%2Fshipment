--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -86,111 +86,111 @@
   <si>
     <t>Jenelyn C Dela Cruz</t>
   </si>
   <si>
     <t>K7072-99107</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>CHERRY PABLO/CYNTHIA PABLO</t>
   </si>
   <si>
     <t>K7074-99699</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>Merci b. Alamis</t>
   </si>
   <si>
     <t>K5003-97367</t>
   </si>
   <si>
-    <t xml:space="preserve">JUSTINE T. CASTRO </t>
+    <t>JUSTINE T. CASTRO</t>
   </si>
   <si>
     <t>K7073-98166</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>JONALD S. MUNCAL</t>
   </si>
   <si>
     <t>K7072-97627</t>
   </si>
   <si>
     <t>ZAIDENE GABRIEL</t>
   </si>
   <si>
     <t>K7125-99595</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>NANCY DE JESUS</t>
   </si>
   <si>
     <t>K5004-99533</t>
   </si>
   <si>
     <t>AILYN G. TIAMZON</t>
   </si>
   <si>
     <t>K7061-100427</t>
   </si>
   <si>
-    <t xml:space="preserve">Juanita / Eduardo Cabiles </t>
+    <t>Juanita / Eduardo Cabiles</t>
   </si>
   <si>
     <t>K7135-96940</t>
   </si>
   <si>
     <t>SAN LUIS PAMPANGA</t>
   </si>
   <si>
     <t>Midel G. Dolojan</t>
   </si>
   <si>
     <t>K5003-98044</t>
   </si>
   <si>
     <t>SANTA ANA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">FERDINAND SANTOS </t>
+    <t>FERDINAND SANTOS</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIVIC DELA PENA </t>
+    <t>MARIVIC DELA PENA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>RLJ 360</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JUNNY</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Roland Salingan</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>