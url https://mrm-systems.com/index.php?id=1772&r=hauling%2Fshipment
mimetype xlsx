--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -12,89 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>06/24/2026 01:29:53 - 06/25/2026 03:01:48</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7080-82232</t>
   </si>
   <si>
     <t>BANGA AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ROWENA  M RELATOR </t>
+    <t>ROWENA  M RELATOR</t>
   </si>
   <si>
     <t>K7080-81665</t>
   </si>
   <si>
     <t>K7121-83976</t>
   </si>
   <si>
     <t>IBAJAY AKLAN</t>
   </si>
   <si>
     <t>Rex Felarca Natalio</t>
   </si>
   <si>
     <t>K7124-86579</t>
   </si>
   <si>
     <t>MAKATO AKLAN</t>
   </si>
   <si>
     <t>ANTONIO T SAN MIGUEL JR</t>
   </si>
   <si>
     <t>K5004-83000</t>
   </si>
@@ -104,51 +104,51 @@
   <si>
     <t>MA FELILLA I IRABON</t>
   </si>
   <si>
     <t>K7121-84103</t>
   </si>
   <si>
     <t>NUMANCIA AKLAN</t>
   </si>
   <si>
     <t>Nenita Peremne</t>
   </si>
   <si>
     <t>K7063-81447</t>
   </si>
   <si>
     <t>BARBAZA ANTIQUE</t>
   </si>
   <si>
     <t>BENITO N.ANALETO</t>
   </si>
   <si>
     <t>K7058-83541</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mark  decella</t>
+    <t>Mark  decella</t>
   </si>
   <si>
     <t>K7026-86119</t>
   </si>
   <si>
     <t>BELISON ANTIQUE</t>
   </si>
   <si>
     <t>Norben G. Varon</t>
   </si>
   <si>
     <t>K7073-84070</t>
   </si>
   <si>
     <t>TOBIAS FORNIER (DAO) ANTIQUE</t>
   </si>
   <si>
     <t>ALIESA N OLAER</t>
   </si>
   <si>
     <t>K7121-83845</t>
   </si>
   <si>
     <t>HAMTIC ANTIQUE</t>
   </si>
@@ -167,213 +167,213 @@
   <si>
     <t>K7124-87777</t>
   </si>
   <si>
     <t>CUARTERO CAPIZ</t>
   </si>
   <si>
     <t>SUNNY BORRES</t>
   </si>
   <si>
     <t>K7011-82827</t>
   </si>
   <si>
     <t>DUMARAO CAPIZ</t>
   </si>
   <si>
     <t>JENNY TANONG</t>
   </si>
   <si>
     <t>K7058-84255</t>
   </si>
   <si>
     <t>JAMINDAN CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve"> Rose s paz</t>
+    <t>Rose s paz</t>
   </si>
   <si>
     <t>K7124-83012</t>
   </si>
   <si>
     <t>PERSENEPLISA G. TORREBLANCA</t>
   </si>
   <si>
     <t>K5002-83762</t>
   </si>
   <si>
     <t>MAMBUSAO CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">AILEEN C OLANO </t>
+    <t>AILEEN C OLANO</t>
   </si>
   <si>
     <t>K5002-83759</t>
   </si>
   <si>
-    <t xml:space="preserve">CHYRIL F OLANO </t>
+    <t>CHYRIL F OLANO</t>
   </si>
   <si>
     <t>K7073-83842</t>
   </si>
   <si>
     <t>PANAY CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">JASMINE JOY C. BORRES </t>
+    <t>JASMINE JOY C. BORRES</t>
   </si>
   <si>
     <t>K7133-82146</t>
   </si>
   <si>
     <t>PANITAN CAPIZ</t>
   </si>
   <si>
     <t>Cristita bialen</t>
   </si>
   <si>
     <t>K7068-81611</t>
   </si>
   <si>
     <t>PONTEVEDRA CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">MA JOCELYN DILLERA </t>
+    <t>MA JOCELYN DILLERA</t>
   </si>
   <si>
     <t>K7030-84173</t>
   </si>
   <si>
     <t>RAMON BULAN JR</t>
   </si>
   <si>
     <t>K7016-82339</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">ANNIE BARNUEVO </t>
+    <t>ANNIE BARNUEVO</t>
   </si>
   <si>
     <t>K7123-100349</t>
   </si>
   <si>
     <t>TAPAZ CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">Evelyn fribaldos </t>
+    <t>Evelyn fribaldos</t>
   </si>
   <si>
     <t>K5002-87804</t>
   </si>
   <si>
     <t>AJUY ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">CARMELA M  FUENTEBELLA </t>
+    <t>CARMELA M  FUENTEBELLA</t>
   </si>
   <si>
     <t>K7126-84400</t>
   </si>
   <si>
     <t>ALIMODIAN ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">Ian BARTIZO </t>
+    <t>Ian BARTIZO</t>
   </si>
   <si>
     <t>K7030-83785</t>
   </si>
   <si>
     <t>WARLITO PANONCIO</t>
   </si>
   <si>
     <t>K7126-86429</t>
   </si>
   <si>
     <t>BADIANGAN ILOILO</t>
   </si>
   <si>
     <t>Kate Andrea Sealza</t>
   </si>
   <si>
     <t>K7069-81104</t>
   </si>
   <si>
     <t>BAROTAC NUEVO ILOILO</t>
   </si>
   <si>
     <t>SHARON MAY BAGUHIN</t>
   </si>
   <si>
     <t>K7121-84179</t>
   </si>
   <si>
     <t>Grace Paloma</t>
   </si>
   <si>
     <t>K7126-84205</t>
   </si>
   <si>
-    <t xml:space="preserve">PAULINE MAE JAYAON </t>
+    <t>PAULINE MAE JAYAON</t>
   </si>
   <si>
     <t>K5002-86321</t>
   </si>
   <si>
     <t>CALINOG ILOILO</t>
   </si>
   <si>
     <t>TACIANA PEÑALBER</t>
   </si>
   <si>
     <t>K7121-84178</t>
   </si>
   <si>
     <t>DINGLE ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">NELFA PATUBO </t>
+    <t>NELFA PATUBO</t>
   </si>
   <si>
     <t>K7017-79295</t>
   </si>
   <si>
     <t>DUEÑAS ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">JULIUS LORCA </t>
+    <t>JULIUS LORCA</t>
   </si>
   <si>
     <t>K7016-83344</t>
   </si>
   <si>
     <t>DUMANGAS ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">RENE BOY DULLESCO </t>
+    <t>RENE BOY DULLESCO</t>
   </si>
   <si>
     <t>K7026-83832</t>
   </si>
   <si>
     <t>ESTANCIA ILOILO</t>
   </si>
   <si>
     <t>Edna  c  estalano</t>
   </si>
   <si>
     <t>K7127-83520</t>
   </si>
   <si>
     <t>GUIMBAL ILOILO</t>
   </si>
   <si>
     <t>ELLAINE ANNE M TAMBIRAO</t>
   </si>
   <si>
     <t>K7030-82927</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
@@ -392,87 +392,87 @@
   <si>
     <t>Jayrob Lachica</t>
   </si>
   <si>
     <t>K7123-87904</t>
   </si>
   <si>
     <t>ESTER BUENAVISTA PURAL</t>
   </si>
   <si>
     <t>K7073-82660</t>
   </si>
   <si>
     <t>WELDEN JOHN SOLIVA</t>
   </si>
   <si>
     <t>K7126-83056</t>
   </si>
   <si>
     <t>VILLY S. PINUELA</t>
   </si>
   <si>
     <t>K7121-87890</t>
   </si>
   <si>
-    <t xml:space="preserve">MICHELLE VILLARREAL </t>
+    <t>MICHELLE VILLARREAL</t>
   </si>
   <si>
     <t>K7133-83455</t>
   </si>
   <si>
     <t>Evangeline japitana</t>
   </si>
   <si>
     <t>K7074-81266</t>
   </si>
   <si>
     <t>ASUNCION ESCULTERO</t>
   </si>
   <si>
     <t>K7126-83656</t>
   </si>
   <si>
     <t>LEGANES ILOILO</t>
   </si>
   <si>
     <t>Nikko John Lazaro</t>
   </si>
   <si>
     <t>K7074-79843</t>
   </si>
   <si>
     <t>Joselyn labrado</t>
   </si>
   <si>
     <t>K7016-82266</t>
   </si>
   <si>
     <t>LEON ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">GEORGE CALAGUING </t>
+    <t>GEORGE CALAGUING</t>
   </si>
   <si>
     <t>K7017-80548</t>
   </si>
   <si>
     <t>MAASIN ILOILO</t>
   </si>
   <si>
     <t>RANDY  MACAYA / MARY JANE PENADO</t>
   </si>
   <si>
     <t>K5003-87684</t>
   </si>
   <si>
     <t>OTON ILOILO</t>
   </si>
   <si>
     <t>MARU ANGELO MARIANO</t>
   </si>
   <si>
     <t>K6002-84198</t>
   </si>
   <si>
     <t>ROWIN  GABUAN</t>
   </si>
@@ -593,114 +593,114 @@
   <si>
     <t>K7030-84238</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>CARL ANGELO ALVAREZ</t>
   </si>
   <si>
     <t>K5002-100431</t>
   </si>
   <si>
     <t>ANILINE A APOSTOL</t>
   </si>
   <si>
     <t>K7058-84219</t>
   </si>
   <si>
     <t>Clarisa b ebro</t>
   </si>
   <si>
     <t>K7121-100152</t>
   </si>
   <si>
-    <t xml:space="preserve">EMILIO SANCHEZ JR </t>
+    <t>EMILIO SANCHEZ JR</t>
   </si>
   <si>
     <t>K7126-83575</t>
   </si>
   <si>
     <t>Marivic B Arcibar</t>
   </si>
   <si>
     <t>K5003-86503</t>
   </si>
   <si>
-    <t xml:space="preserve">cristina cainoy </t>
+    <t>cristina cainoy</t>
   </si>
   <si>
     <t>K7030-100070</t>
   </si>
   <si>
     <t>EDNA P MARAAN</t>
   </si>
   <si>
     <t>K7124-83733</t>
   </si>
   <si>
     <t>BAGO CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>GENBERLY MOYA</t>
   </si>
   <si>
     <t>K7124-83736</t>
   </si>
   <si>
     <t>CADIZ CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ARIEL JALANDONI</t>
   </si>
   <si>
     <t>K7121-84377</t>
   </si>
   <si>
     <t>CALATRAVA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Charm l Joy Moyco</t>
   </si>
   <si>
     <t>K7121-84184</t>
   </si>
   <si>
     <t>ENRIQUE B. MAGALONA (SARAVIA) NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">GREGORIO GUINTIBANO </t>
+    <t>GREGORIO GUINTIBANO</t>
   </si>
   <si>
     <t>K7133-79805</t>
   </si>
   <si>
     <t>ILOG NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Aiza jacolbe </t>
+    <t>Aiza jacolbe</t>
   </si>
   <si>
     <t>K6002-84197</t>
   </si>
   <si>
     <t>CITY OF KABANKALAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JAIRUS M. VINSON</t>
   </si>
   <si>
     <t>K7026-83030</t>
   </si>
   <si>
     <t>Cris gelasan</t>
   </si>
   <si>
     <t>K7124-86610</t>
   </si>
   <si>
     <t>JENNY G. ALBADA</t>
   </si>
   <si>
     <t>K6002-88042</t>
   </si>
@@ -740,177 +740,174 @@
   <si>
     <t>K7129-83757</t>
   </si>
   <si>
     <t>SAN CARLOS CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>RUTHIE LYNN PESCOS</t>
   </si>
   <si>
     <t>K7129-88202</t>
   </si>
   <si>
     <t>SAN ENRIQUE NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>KRIS JUNE ARLOS</t>
   </si>
   <si>
     <t>K7133-76243</t>
   </si>
   <si>
     <t>SILAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Juileta belarmino </t>
+    <t>Juileta belarmino</t>
   </si>
   <si>
     <t>K7133-79243</t>
   </si>
   <si>
     <t>K7121-87948</t>
   </si>
   <si>
-    <t xml:space="preserve">Felix Escasa </t>
+    <t>Felix Escasa</t>
   </si>
   <si>
     <t>K7030-83724</t>
   </si>
   <si>
     <t>CITY OF SIPALAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ALEX BADAJOS</t>
   </si>
   <si>
     <t>K7026-83992</t>
   </si>
   <si>
     <t>CITY OF TALISAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>OLIVE H. SERVELO</t>
   </si>
   <si>
     <t>K7124-84164</t>
   </si>
   <si>
     <t>VALLADOLID NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>HERWIN GALVAN</t>
   </si>
   <si>
     <t>K7124-84154</t>
   </si>
   <si>
     <t>RICHIE MANANQUIL</t>
   </si>
   <si>
     <t>K7124-84158</t>
   </si>
   <si>
     <t>NOEL G MATA</t>
   </si>
   <si>
     <t>K7058-83945</t>
   </si>
   <si>
     <t>BUENA15TA GUIMARAS</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lucrative villarino</t>
+    <t>Lucrative villarino</t>
   </si>
   <si>
     <t>K5003-83704</t>
   </si>
   <si>
-    <t xml:space="preserve">WINNIELYN FORTEN </t>
+    <t>WINNIELYN FORTEN</t>
   </si>
   <si>
     <t>K7058-82872</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nora celia  liguan</t>
+    <t>Nora celia  liguan</t>
   </si>
   <si>
     <t>K7058-82846</t>
   </si>
   <si>
     <t>JORDAN (Capital) GUIMARAS</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gilbert    malpore</t>
+    <t>Gilbert    malpore</t>
   </si>
   <si>
     <t>K7125-79587</t>
   </si>
   <si>
-    <t xml:space="preserve">LAARNES DELA CRUZ </t>
+    <t>LAARNES DELA CRUZ</t>
   </si>
   <si>
     <t>FEDERICA ACEJO</t>
   </si>
   <si>
     <t>KARL MANEL V. REYES</t>
   </si>
   <si>
-    <t xml:space="preserve">RAYMND MECENAS ORCHARD C </t>
+    <t>RAYMND MECENAS ORCHARD C</t>
   </si>
   <si>
     <t>CA022512</t>
   </si>
   <si>
-    <t xml:space="preserve">PRAX PANTIN </t>
+    <t>PRAX PANTIN</t>
   </si>
   <si>
     <t>LAMBUNAO ILOILO</t>
   </si>
   <si>
     <t>KENNETH L. BEATRIZ</t>
   </si>
   <si>
     <t>MERLY IRA IBARDOLAZA c/o RYAN CARLO N. IRA</t>
   </si>
   <si>
-    <t xml:space="preserve">JERRICA ESPONILLA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">GENALYN AHOSTO </t>
+    <t>JERRICA ESPONILLA</t>
+  </si>
+  <si>
+    <t>GENALYN AHOSTO</t>
   </si>
   <si>
     <t>PONTEVEDRA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ELLEN PERONALIM</t>
   </si>
   <si>
-    <t xml:space="preserve">ELLEN PERONALIM </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">AMELITA CAPITLE </t>
+    <t>AMELITA CAPITLE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nfz9159</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Joseph ruiz 09309920758</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Nimrod pesquara 09387064161</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>
@@ -2872,110 +2869,110 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>110567</v>
       </c>
       <c r="B118" t="s">
         <v>281</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
       <c r="D118" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>110566</v>
       </c>
       <c r="B119" t="s">
         <v>281</v>
       </c>
       <c r="C119">
         <v>4</v>
       </c>
       <c r="D119" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>108842</v>
       </c>
       <c r="B120" t="s">
         <v>169</v>
       </c>
       <c r="C120">
         <v>1</v>
       </c>
       <c r="D120" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
+        <v>284</v>
+      </c>
+      <c r="B122" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
+        <v>286</v>
+      </c>
+      <c r="B123" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
+        <v>288</v>
+      </c>
+      <c r="B124" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
+        <v>290</v>
+      </c>
+      <c r="B125" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
+        <v>292</v>
+      </c>
+      <c r="B126" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>