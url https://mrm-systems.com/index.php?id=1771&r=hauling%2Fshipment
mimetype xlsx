--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -116,93 +116,93 @@
   <si>
     <t>ALILEM ILOCOS SUR</t>
   </si>
   <si>
     <t>JENNIFER HERNANDO</t>
   </si>
   <si>
     <t>K7129-100460</t>
   </si>
   <si>
     <t>BANAYOYO ILOCOS SUR</t>
   </si>
   <si>
     <t>ALMIRAH NOUF D. EA</t>
   </si>
   <si>
     <t>K7061-87857</t>
   </si>
   <si>
     <t>Eleanor Gamboa</t>
   </si>
   <si>
     <t>K7123-98508</t>
   </si>
   <si>
-    <t xml:space="preserve"> Florie a evangelista</t>
+    <t>Florie a evangelista</t>
   </si>
   <si>
     <t>K7068-79794</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>IMELDA AGANAD SABUGO</t>
   </si>
   <si>
     <t>K5003-86067</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>elizabeth narvasa</t>
   </si>
   <si>
     <t>K7126-97558</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
   <si>
     <t>JESS  AGABIN</t>
   </si>
   <si>
     <t>K7073-82720</t>
   </si>
   <si>
     <t>JUANITO ALCOY SR</t>
   </si>
   <si>
     <t>K7072-81262</t>
   </si>
   <si>
     <t>CAOAYAN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">JANICE BARRIENTOS </t>
+    <t>JANICE BARRIENTOS</t>
   </si>
   <si>
     <t>K7072-83638</t>
   </si>
   <si>
     <t>CERVANTES ILOCOS SUR</t>
   </si>
   <si>
     <t>ANASTACIA TELIGO</t>
   </si>
   <si>
     <t>K7121-82028</t>
   </si>
   <si>
     <t>LIDLIDDA ILOCOS SUR</t>
   </si>
   <si>
     <t>Sheryl Garnatcha</t>
   </si>
   <si>
     <t>K7123-98510</t>
   </si>
   <si>
     <t>MAGSINGAL ILOCOS SUR</t>
   </si>
@@ -308,93 +308,93 @@
   <si>
     <t>IMELDA TALAM</t>
   </si>
   <si>
     <t>K7016-82179</t>
   </si>
   <si>
     <t>SANTA MARIA ILOCOS SUR</t>
   </si>
   <si>
     <t>PATRICIO ALEJO</t>
   </si>
   <si>
     <t>K7072-81202</t>
   </si>
   <si>
     <t>PAUL VINCENT QUINITIP</t>
   </si>
   <si>
     <t>K7058-83923</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Karl  anthony   t tubog</t>
+    <t>Karl  anthony   t tubog</t>
   </si>
   <si>
     <t>K6002-82725</t>
   </si>
   <si>
     <t>SINAIT ILOCOS SUR</t>
   </si>
   <si>
     <t>FLORDELITO ILAR</t>
   </si>
   <si>
     <t>K7017-79449</t>
   </si>
   <si>
     <t>SUYO ILOCOS SUR</t>
   </si>
   <si>
     <t>MEGAN ) MATILDE SIDUGEN</t>
   </si>
   <si>
     <t>K7123-99270</t>
   </si>
   <si>
     <t>Merly iban</t>
   </si>
   <si>
     <t>K7069-81466</t>
   </si>
   <si>
     <t>CITY OF VIGAN (Capital) ILOCOS SUR</t>
   </si>
   <si>
     <t>SHARYDEN QUEMADO</t>
   </si>
   <si>
     <t>K7016-82210</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN PAUL ASPIRAS </t>
+    <t>JOHN PAUL ASPIRAS</t>
   </si>
   <si>
     <t>K5003-98064</t>
   </si>
   <si>
     <t>Farah Mauna</t>
   </si>
   <si>
     <t>K7072-80014</t>
   </si>
   <si>
     <t>BURGOS ILOCOS NORTE</t>
   </si>
   <si>
     <t>ROWELL DAGDAG</t>
   </si>
   <si>
     <t>K7017-79448</t>
   </si>
   <si>
     <t>BALAOAN LA UNION</t>
   </si>
   <si>
     <t>ROSALINDA F LEDDA</t>
   </si>
@@ -461,120 +461,120 @@
   <si>
     <t>Gina v. Vencer</t>
   </si>
   <si>
     <t>K5003-97582</t>
   </si>
   <si>
     <t>ENRIQUE L FLORES</t>
   </si>
   <si>
     <t>K7016-97615</t>
   </si>
   <si>
     <t>SUSAN RAGOJO</t>
   </si>
   <si>
     <t>K7125-97636</t>
   </si>
   <si>
     <t>FERDINAND PACIO</t>
   </si>
   <si>
     <t>K7123-86256</t>
   </si>
   <si>
-    <t xml:space="preserve">PETER PICARDAL </t>
+    <t>PETER PICARDAL</t>
   </si>
   <si>
     <t>K7123-83085</t>
   </si>
   <si>
     <t>IMELDA F. JAVIEN</t>
   </si>
   <si>
     <t>K7017-79787</t>
   </si>
   <si>
     <t>MARIETTE NISPEROS</t>
   </si>
   <si>
     <t>K7017-80662</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>FRANKLIN BAROZO</t>
   </si>
   <si>
     <t>K7073-87753</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>Salvacion M. Asuncion.</t>
   </si>
   <si>
     <t>K7016-82180</t>
   </si>
   <si>
     <t>NORNA V LAROYA</t>
   </si>
   <si>
     <t>K7074-96987</t>
   </si>
   <si>
     <t>DINGRAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>EVANGELINE B. KALANO</t>
   </si>
   <si>
     <t>BANGUI ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGEL BONG LANSI c/o CAROL GO/INGKIT GO </t>
+    <t>ANGEL BONG LANSI c/o CAROL GO/INGKIT GO</t>
   </si>
   <si>
     <t>RAFAELA T. DELA CRUZ</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLEN REY JACINTO </t>
+    <t>ALLEN REY JACINTO</t>
   </si>
   <si>
     <t>MFC12674</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
     <t>SOLEIL DOCTOR</t>
   </si>
   <si>
-    <t xml:space="preserve">EDISON MATUTE </t>
+    <t>EDISON MATUTE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCR 6531</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Alvin Pangilinan</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>BRYAN BANTING</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>