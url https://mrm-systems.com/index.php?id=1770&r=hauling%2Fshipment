--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -104,81 +104,81 @@
   <si>
     <t>K7126-98041</t>
   </si>
   <si>
     <t>Norhana P Tanondong</t>
   </si>
   <si>
     <t>K8002-82198</t>
   </si>
   <si>
     <t>MAHAYAG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>FLORDINEZA GUNDAYA</t>
   </si>
   <si>
     <t>K7072-79869</t>
   </si>
   <si>
     <t>DAISAY VELASCO</t>
   </si>
   <si>
     <t>K7125-81102</t>
   </si>
   <si>
-    <t xml:space="preserve">Lorieta Aldaba </t>
+    <t>Lorieta Aldaba</t>
   </si>
   <si>
     <t>K7126-82721</t>
   </si>
   <si>
     <t>MARGOSATUBIG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Johaira O. Yusop</t>
   </si>
   <si>
     <t>K6002-86737</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>EMMA SERAN̈A</t>
   </si>
   <si>
     <t>K7125-84353</t>
   </si>
   <si>
-    <t xml:space="preserve">GRECHELLE P MIRANDA </t>
+    <t>GRECHELLE P MIRANDA</t>
   </si>
   <si>
     <t>K5002-96634</t>
   </si>
   <si>
-    <t xml:space="preserve">KENN BUGAO  </t>
+    <t>KENN BUGAO</t>
   </si>
   <si>
     <t>K7063-81058</t>
   </si>
   <si>
     <t>JOVELYN TAO-TUAN</t>
   </si>
   <si>
     <t>K7124-82955</t>
   </si>
   <si>
     <t>ZAMBOANGA CITY ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>ROMAN A. TUDTUD JR</t>
   </si>
   <si>
     <t>K7121-87950</t>
   </si>
   <si>
     <t>DAMULOG BUKIDNON</t>
   </si>
   <si>
     <t>Erico Pioguinto</t>
   </si>
@@ -224,51 +224,51 @@
   <si>
     <t>GRACIANO AURIT</t>
   </si>
   <si>
     <t>K5003-80289</t>
   </si>
   <si>
     <t>CITY OF MALAYBALAY (Capital) BUKIDNON</t>
   </si>
   <si>
     <t>Joan A. Dayagbel</t>
   </si>
   <si>
     <t>K6002-87921</t>
   </si>
   <si>
     <t>LEONARDO NABONG</t>
   </si>
   <si>
     <t>K5001-86444</t>
   </si>
   <si>
     <t>MARAMAG BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">John Fernandez </t>
+    <t>John Fernandez</t>
   </si>
   <si>
     <t>K7129-83536</t>
   </si>
   <si>
     <t>REYJHON M. CABANIT</t>
   </si>
   <si>
     <t>K7030-84229</t>
   </si>
   <si>
     <t>SOFIA M PASQUIL</t>
   </si>
   <si>
     <t>K7011-83912</t>
   </si>
   <si>
     <t>PANGANTUCAN BUKIDNON</t>
   </si>
   <si>
     <t>ERNISA Y. AGON</t>
   </si>
   <si>
     <t>K7063-99572</t>
   </si>
@@ -344,51 +344,51 @@
   <si>
     <t>INORAY A MINDALANO</t>
   </si>
   <si>
     <t>K7133-82672</t>
   </si>
   <si>
     <t>Marjorie yordan</t>
   </si>
   <si>
     <t>K5002-99383</t>
   </si>
   <si>
     <t>ERNITA M. ABIAR</t>
   </si>
   <si>
     <t>K7016-96315</t>
   </si>
   <si>
     <t>HANIFA ABDULLAH MANGCA</t>
   </si>
   <si>
     <t>K7093-99471</t>
   </si>
   <si>
-    <t xml:space="preserve">JALANIE MACKNO MACARAYA </t>
+    <t>JALANIE MACKNO MACARAYA</t>
   </si>
   <si>
     <t>K7058-84313</t>
   </si>
   <si>
     <t>Ranah  maria escorpion</t>
   </si>
   <si>
     <t>K7133-79946</t>
   </si>
   <si>
     <t>Jalal datumulok</t>
   </si>
   <si>
     <t>K5002-87023</t>
   </si>
   <si>
     <t>HANAN CARIM</t>
   </si>
   <si>
     <t>K7068-98087</t>
   </si>
   <si>
     <t>KAPATAGAN LANAO DEL NORTE</t>
   </si>
@@ -425,147 +425,147 @@
   <si>
     <t>K7073-82760</t>
   </si>
   <si>
     <t>SALVADOR LANAO DEL NORTE</t>
   </si>
   <si>
     <t>Richiel capablanca Taboada</t>
   </si>
   <si>
     <t>K7026-87850</t>
   </si>
   <si>
     <t>PANTAR LANAO DEL NORTE</t>
   </si>
   <si>
     <t>BOLILI CADAR</t>
   </si>
   <si>
     <t>K6002-87976</t>
   </si>
   <si>
     <t>ALORAN MISAMIS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">EDWARD L. PODIOTAN </t>
+    <t>EDWARD L. PODIOTAN</t>
   </si>
   <si>
     <t>K7133-83354</t>
   </si>
   <si>
     <t>BONIFACIO MISAMIS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Reymond treborcio </t>
+    <t>Reymond treborcio</t>
   </si>
   <si>
     <t>K7133-97268</t>
   </si>
   <si>
     <t>CLARIN MISAMIS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Roberto Fernandez </t>
+    <t>Roberto Fernandez</t>
   </si>
   <si>
     <t>K7068-79425</t>
   </si>
   <si>
     <t>JOSEPH A.SAQUIN</t>
   </si>
   <si>
     <t>K7030-84193</t>
   </si>
   <si>
     <t>JIMENEZ MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>MARIVIC NAVARRO ANDAN</t>
   </si>
   <si>
     <t>K5005-98179</t>
   </si>
   <si>
     <t>OROQUIETA CITY (Capital) MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>RUDELINA P VALMORA</t>
   </si>
   <si>
     <t>K7127-98956</t>
   </si>
   <si>
     <t>OZAMIS CITY MISAMIS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">LEONCIAADELA. </t>
+    <t>LEONCIAADELA.</t>
   </si>
   <si>
     <t>K7129-84309</t>
   </si>
   <si>
     <t>RAMON JR. LANIE CUEVAS</t>
   </si>
   <si>
     <t>K7124-84207</t>
   </si>
   <si>
     <t>LOLIPER M. SAGARAL</t>
   </si>
   <si>
     <t>K6002-82959</t>
   </si>
   <si>
     <t>RAYMOND P. DAWIS</t>
   </si>
   <si>
     <t>K7030-88277</t>
   </si>
   <si>
     <t>TANGUB CITY MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>NAOMI TAYURANG MATA</t>
   </si>
   <si>
     <t>K7127-99118</t>
   </si>
   <si>
     <t>BALINGASAG MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>SUSANA D, MAGARO</t>
   </si>
   <si>
     <t>K5002-87557</t>
   </si>
   <si>
     <t>CAGAYAN DE ORO CITY (Capital) MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ZYRRA VICIO </t>
+    <t>ZYRRA VICIO</t>
   </si>
   <si>
     <t>K5005-98013</t>
   </si>
   <si>
     <t>NORSID JAMAIL</t>
   </si>
   <si>
     <t>K7016-82553</t>
   </si>
   <si>
     <t>KIM TABURNAL</t>
   </si>
   <si>
     <t>K7074-97841</t>
   </si>
   <si>
     <t>ALI P. MACALBE</t>
   </si>
   <si>
     <t>K7072-80886</t>
   </si>
   <si>
     <t>CARIMAH SUBO</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>Ferdie brent v sotomayor</t>
   </si>
   <si>
     <t>K5004-98762</t>
   </si>
   <si>
     <t>ALRIEN LYANNE A. BERNALDEZ</t>
   </si>
   <si>
     <t>K7126-96906</t>
   </si>
   <si>
     <t>Johnrey A Adobar</t>
   </si>
   <si>
     <t>K7068-99524</t>
   </si>
   <si>
     <t>Dionesa z. Garcia</t>
   </si>
   <si>
     <t>K7061-99541</t>
   </si>
   <si>
-    <t xml:space="preserve">Brettraniel Espiritu </t>
+    <t>Brettraniel Espiritu</t>
   </si>
   <si>
     <t>K7121-86380</t>
   </si>
   <si>
     <t>Alme Paulo A Tineza</t>
   </si>
   <si>
     <t>K7072-98468</t>
   </si>
   <si>
     <t>09753552644/09258665828</t>
   </si>
   <si>
     <t>K7133-79026</t>
   </si>
   <si>
     <t>CLAVERIA MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Marivir lofranco</t>
   </si>
   <si>
     <t>K7073-80501</t>
   </si>
@@ -677,93 +677,93 @@
   <si>
     <t>Haidee oljol</t>
   </si>
   <si>
     <t>K7017-78880</t>
   </si>
   <si>
     <t>INITAO MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>GELMOR B WAGA</t>
   </si>
   <si>
     <t>K7123-86601</t>
   </si>
   <si>
     <t>JASAAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>SONIA T. TUÑACAO</t>
   </si>
   <si>
     <t>K7127-82767</t>
   </si>
   <si>
-    <t xml:space="preserve">MARGIE DELIMA LABASTIDA </t>
+    <t>MARGIE DELIMA LABASTIDA</t>
   </si>
   <si>
     <t>K5002-86306</t>
   </si>
   <si>
     <t>MAGSAYSAY (LINUGOS) MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>MARIO RAMOSO</t>
   </si>
   <si>
     <t>K7124-88029</t>
   </si>
   <si>
     <t>MANTICAO MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>EVELYN L MADRIA</t>
   </si>
   <si>
     <t>K7125-98373</t>
   </si>
   <si>
-    <t xml:space="preserve">Michelle A Siacor </t>
+    <t>Michelle A Siacor</t>
   </si>
   <si>
     <t>K7063-97023</t>
   </si>
   <si>
     <t>OPOL MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>FE.R.CAGALAWAN</t>
   </si>
   <si>
     <t>K7121-82936</t>
   </si>
   <si>
     <t>SALAY MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Rosemarie B Gulfo </t>
+    <t>Rosemarie B Gulfo</t>
   </si>
   <si>
     <t>K7016-83614</t>
   </si>
   <si>
     <t>TAGOLOAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>LUCILA MENDOZA</t>
   </si>
   <si>
     <t>K6002-86564</t>
   </si>
   <si>
     <t>TALISAYAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>BERNADITA PAJARON  QUILAS</t>
   </si>
   <si>
     <t>K7016-82526</t>
   </si>
   <si>
     <t>VILLANUEVA MISAMIS ORIENTAL</t>
   </si>
@@ -791,138 +791,138 @@
   <si>
     <t>K7026-83971</t>
   </si>
   <si>
     <t>CADIDIA BANTO</t>
   </si>
   <si>
     <t>K7123-84314</t>
   </si>
   <si>
     <t>MARAWI CITY (Capital) LANAO DEL SUR</t>
   </si>
   <si>
     <t>JONAIRAH S IMAM</t>
   </si>
   <si>
     <t>K7030-86517</t>
   </si>
   <si>
     <t>ABBAS M BARAGUIR</t>
   </si>
   <si>
     <t>K7016-83043</t>
   </si>
   <si>
-    <t xml:space="preserve">ASLIMAH MONIB </t>
+    <t>ASLIMAH MONIB</t>
   </si>
   <si>
     <t>K5003-87662</t>
   </si>
   <si>
     <t>BUENA15TA AGUSAN DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">cherry joy bramila </t>
+    <t>cherry joy bramila</t>
   </si>
   <si>
     <t>K5003-86271</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>Lorie P Godinez</t>
   </si>
   <si>
     <t>K7123-83076</t>
   </si>
   <si>
     <t>EVELINA COLGIO</t>
   </si>
   <si>
     <t>K7030-88214</t>
   </si>
   <si>
     <t>CITY OF CABADBARAN AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>ERLINDA B SAHAY</t>
   </si>
   <si>
     <t>K7126-86390</t>
   </si>
   <si>
     <t>CITY OF BAYUGAN AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Medalla Milagrosa G Gepulla</t>
   </si>
   <si>
     <t>K7073-88422</t>
   </si>
   <si>
     <t>ESPERANZA AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">FELISA M.UNLAD </t>
+    <t>FELISA M.UNLAD</t>
   </si>
   <si>
     <t>K7058-84249</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Harriet rapista</t>
+    <t>Harriet rapista</t>
   </si>
   <si>
     <t>K7121-83551</t>
   </si>
   <si>
     <t>SAN FRANCISCO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Evelyn liboon</t>
   </si>
   <si>
     <t>K7030-83222</t>
   </si>
   <si>
     <t>VERUELA AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>ROBERTO MANANGAN</t>
   </si>
   <si>
     <t>K7123-87783</t>
   </si>
   <si>
     <t>MALIMONO SURIGAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">JAYNAP E ALVAREZ </t>
+    <t>JAYNAP E ALVAREZ</t>
   </si>
   <si>
     <t>K7123-83721</t>
   </si>
   <si>
     <t>PILAR SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>JEPELYN P. GO</t>
   </si>
   <si>
     <t>K7129-100346</t>
   </si>
   <si>
     <t>SURIGAO CITY (Capital) SURIGAO DEL NORTE</t>
   </si>
   <si>
     <t>ROSE ANN ESPIN</t>
   </si>
   <si>
     <t>K7123-84093</t>
   </si>
   <si>
     <t>CITY OF BISLIG SURIGAO DEL SUR</t>
   </si>
@@ -947,96 +947,96 @@
   <si>
     <t>K7123-84056</t>
   </si>
   <si>
     <t>CARRASCAL SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>JOSE GERRY CORRE0S</t>
   </si>
   <si>
     <t>K7011-84396</t>
   </si>
   <si>
     <t>CORTES SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>HELBERT T. DANDO</t>
   </si>
   <si>
     <t>K7058-84296</t>
   </si>
   <si>
     <t>LANUZA SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Princess rhea g  mira</t>
+    <t>Princess rhea g  mira</t>
   </si>
   <si>
     <t>K7129-88273</t>
   </si>
   <si>
     <t>LIANGA SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>JULIUS B. PEDROZO</t>
   </si>
   <si>
     <t>K7129-82970</t>
   </si>
   <si>
     <t>TAGBINA SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">LYDIA MONTAJES </t>
+    <t>LYDIA MONTAJES</t>
   </si>
   <si>
     <t>BAROY LANAO DEL NORTE</t>
   </si>
   <si>
     <t>BON JOHN CABALLERE</t>
   </si>
   <si>
     <t>MFC11716</t>
   </si>
   <si>
     <t>ARLENE ANDRIN</t>
   </si>
   <si>
     <t>MFC14018</t>
   </si>
   <si>
     <t>ARDEN QUIRINO</t>
   </si>
   <si>
-    <t xml:space="preserve">MR. MANUEL DOMINGO </t>
+    <t>MR. MANUEL DOMINGO</t>
   </si>
   <si>
     <t>NICASIO REYES</t>
   </si>
   <si>
-    <t xml:space="preserve">LETECIA BUCOD </t>
+    <t>LETECIA BUCOD</t>
   </si>
   <si>
     <t>BEATRIZ PAINO</t>
   </si>
   <si>
     <t>MFC13840</t>
   </si>
   <si>
     <t>KAREN ALFINDA</t>
   </si>
   <si>
     <t>BERNIE ANTILLAS</t>
   </si>
   <si>
     <t>MFC13808</t>
   </si>
   <si>
     <t>ANNIE MARIE MONARES</t>
   </si>
   <si>
     <t>MFC13769</t>
   </si>
   <si>
     <t>BILLY CHAVIT</t>
   </si>