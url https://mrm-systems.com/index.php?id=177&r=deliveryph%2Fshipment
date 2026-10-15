--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -104,66 +104,66 @@
   <si>
     <t>Danilo c balunton</t>
   </si>
   <si>
     <t>K6002-80504</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
     <t>GLADYS   A  GRINIO / LHEN C. ANDRADA</t>
   </si>
   <si>
     <t>K7129-79878</t>
   </si>
   <si>
     <t>MORONG RIZAL</t>
   </si>
   <si>
     <t>REGINA OREZA</t>
   </si>
   <si>
     <t>K7093-88524</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDRIA GUTIERREZ </t>
+    <t>ANDRIA GUTIERREZ</t>
   </si>
   <si>
     <t>K7126-80302</t>
   </si>
   <si>
     <t>Marlita S Catubig</t>
   </si>
   <si>
     <t>K7069-86908</t>
   </si>
   <si>
     <t>PILILLA RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIA SHELLA M SARENO </t>
+    <t>MARIA SHELLA M SARENO</t>
   </si>
   <si>
     <t>K7026-80336</t>
   </si>
   <si>
     <t>TANAY RIZAL</t>
   </si>
   <si>
     <t>Angel Bhien Laynes</t>
   </si>
   <si>
     <t>K7063-86639</t>
   </si>
   <si>
     <t>MICHAEL JAY VERTUDAZO</t>
   </si>
   <si>
     <t>K7074-84944</t>
   </si>
   <si>
     <t>Jeralyn subaldo</t>
   </si>
   <si>
     <t>K7123-79537</t>
   </si>