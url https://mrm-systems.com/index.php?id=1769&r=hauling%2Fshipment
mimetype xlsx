--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -12,284 +12,281 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>06/23/2026 20:50:58 - 06/23/2026 21:04:01</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7127-82673</t>
   </si>
   <si>
     <t>ABUCAY BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JANE SORIANO </t>
+    <t>MARY JANE SORIANO</t>
   </si>
   <si>
     <t>K7125-81186</t>
   </si>
   <si>
     <t>Jovita C Villar</t>
   </si>
   <si>
     <t>K7016-82513</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>DIANA BAYAS</t>
   </si>
   <si>
     <t>K7068-84032</t>
   </si>
   <si>
     <t>LESLIE R BUNGASNGAS</t>
   </si>
   <si>
     <t>K7074-87408</t>
   </si>
   <si>
     <t>Philip Jordan reyes</t>
   </si>
   <si>
     <t>K7073-87184</t>
   </si>
   <si>
     <t>CALEB OTHONIEL SARDIDO BECK</t>
   </si>
   <si>
     <t>K6002-88076</t>
   </si>
   <si>
     <t>RENOK  G. BAUL</t>
   </si>
   <si>
     <t>K5002-87487</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jocelyn  genese  mallari  </t>
+    <t>Jocelyn  genese  mallari</t>
   </si>
   <si>
     <t>K7074-98214</t>
   </si>
   <si>
     <t>CORAZON FLORES</t>
   </si>
   <si>
     <t>K7016-85856</t>
   </si>
   <si>
     <t>K7017-85392</t>
   </si>
   <si>
     <t>MARIVELES BATAAN</t>
   </si>
   <si>
     <t>RENE SUMANDURAN</t>
   </si>
   <si>
     <t>K7072-80004</t>
   </si>
   <si>
     <t>MARICRIS MITRA</t>
   </si>
   <si>
     <t>K8002-83683</t>
   </si>
   <si>
     <t>MARY GRACE DE CASTRO</t>
   </si>
   <si>
     <t>K7127-90174</t>
   </si>
   <si>
     <t>LIEVELYN R, RUBIDO</t>
   </si>
   <si>
     <t>K7068-81420</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
     <t>ROMEO S.LEGADO</t>
   </si>
   <si>
     <t>K7016-98948</t>
   </si>
   <si>
-    <t xml:space="preserve">RICHARD SURETA </t>
+    <t>RICHARD SURETA</t>
   </si>
   <si>
     <t>K7063-86547</t>
   </si>
   <si>
     <t>PILAR BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSE ANGELO E MEDINA </t>
+    <t>JOSE ANGELO E MEDINA</t>
   </si>
   <si>
     <t>K7068-79685</t>
   </si>
   <si>
     <t>CABANGAN ZAMBALES</t>
   </si>
   <si>
     <t>ANNE BERNADETTE C. AQUE</t>
   </si>
   <si>
     <t>K7069-87220</t>
   </si>
   <si>
     <t>CANDELARIA ZAMBALES</t>
   </si>
   <si>
     <t>LEILA  E NAJERA</t>
   </si>
   <si>
     <t>K7127-96750</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>VIOLETA  SNYDER</t>
   </si>
   <si>
     <t>K7124-88062</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>RHIODALYN V ALAGAD</t>
   </si>
   <si>
     <t>K7011-87980</t>
   </si>
   <si>
     <t>JOSEPHINE BARCELON</t>
   </si>
   <si>
     <t>K7068-82653</t>
   </si>
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELYN FLORES </t>
+    <t>JOCELYN FLORES</t>
   </si>
   <si>
     <t>K5003-88253</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">zandro arevalo </t>
+    <t>zandro arevalo</t>
   </si>
   <si>
     <t>K7074-79557</t>
   </si>
   <si>
     <t>Jelun alberto</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>JOANN BALLAIS</t>
   </si>
   <si>
     <t>ZHEL ORBITA c/o REBECCA DRES</t>
   </si>
   <si>
     <t>TOMMY ARPILLEDA c/o CARMELITA NOTARTE</t>
   </si>
   <si>
-    <t xml:space="preserve">RANDY JAPSAY </t>
+    <t>RANDY JAPSAY</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
     <t>LEE GARCIA</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">LEE GARCIA </t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>MAGGIE PIMENTEL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBF 9764</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JUN DOMINGO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>POL/LHOYD</t>
   </si>
@@ -1109,110 +1106,110 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>108919</v>
       </c>
       <c r="B36" t="s">
         <v>75</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
       <c r="D36" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>110580</v>
       </c>
       <c r="B37" t="s">
         <v>75</v>
       </c>
       <c r="C37">
         <v>4</v>
       </c>
       <c r="D37" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>110966</v>
       </c>
       <c r="B38" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C38">
         <v>2</v>
       </c>
       <c r="D38" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>79</v>
+      </c>
+      <c r="B40" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
+        <v>81</v>
+      </c>
+      <c r="B41" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
+        <v>83</v>
+      </c>
+      <c r="B42" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
+        <v>85</v>
+      </c>
+      <c r="B43" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
+        <v>87</v>
+      </c>
+      <c r="B44" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>