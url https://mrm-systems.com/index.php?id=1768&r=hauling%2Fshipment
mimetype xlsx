--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -59,69 +59,69 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7068-80951</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>MILAGROS V.DIZON</t>
   </si>
   <si>
     <t>K7073-83070</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">RENATO ROSARIO </t>
+    <t>RENATO ROSARIO</t>
   </si>
   <si>
     <t>K7017-79928</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>RIZALINE DE ARO</t>
   </si>
   <si>
     <t>K7058-100245</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve"> Glenda onos</t>
+    <t>Glenda onos</t>
   </si>
   <si>
     <t>K7030-99862</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
     <t>ALADIN C SUGUITAN</t>
   </si>
   <si>
     <t>K7125-81436</t>
   </si>
   <si>
     <t>PAOAY ILOCOS NORTE</t>
   </si>
   <si>
     <t>JOEL GUINSATAO</t>
   </si>
   <si>
     <t>K5002-100129</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
@@ -299,105 +299,105 @@
   <si>
     <t>Alexandrian biboso</t>
   </si>
   <si>
     <t>K7126-100371</t>
   </si>
   <si>
     <t>Rica Dela Cruz</t>
   </si>
   <si>
     <t>K7124-83116</t>
   </si>
   <si>
     <t>LICAB NUEVA ECIJA</t>
   </si>
   <si>
     <t>JUDITH A. CAPELLAN</t>
   </si>
   <si>
     <t>K7063-81432</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA FULGENCIO </t>
+    <t>ERLINDA FULGENCIO</t>
   </si>
   <si>
     <t>K7017-79612</t>
   </si>
   <si>
     <t>PANTABANGAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>RODELIO P ROMERO</t>
   </si>
   <si>
     <t>K7063-81433</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>LORNA  G.ABELLANOZA</t>
   </si>
   <si>
     <t>K7121-83109</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>Janet B Beroy</t>
   </si>
   <si>
     <t>K7058-100314</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>Leticia Natal</t>
   </si>
   <si>
     <t>K7072-81262</t>
   </si>
   <si>
     <t>CAOAYAN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">JANICE BARRIENTOS </t>
+    <t>JANICE BARRIENTOS</t>
   </si>
   <si>
     <t>K7061-100427</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Juanita / Eduardo Cabiles </t>
+    <t>Juanita / Eduardo Cabiles</t>
   </si>
   <si>
     <t>K6002-83097</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>CHRISTINA  CRUZ</t>
   </si>
   <si>
     <t>K7073-100483</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>Iris S. Liangcoco</t>
   </si>
   <si>
     <t>K7133-79016</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
@@ -527,57 +527,57 @@
   <si>
     <t>K5002-100177</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>RENZ BESA CRUZ</t>
   </si>
   <si>
     <t>K7126-100016</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
     <t>Mae ann Tiongco</t>
   </si>
   <si>
     <t>K7058-82952</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Marilou   absalon </t>
+    <t>Marilou   absalon</t>
   </si>
   <si>
     <t>K7123-99840</t>
   </si>
   <si>
-    <t xml:space="preserve">JOVELYN FERNANDEZ </t>
+    <t>JOVELYN FERNANDEZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Loid </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>