--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -86,75 +86,75 @@
   <si>
     <t>K7016-82325</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>VANESSA RAMONULAS</t>
   </si>
   <si>
     <t>K7072-81437</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>MA VICTORIA REMANTE</t>
   </si>
   <si>
     <t>K7129-88246</t>
   </si>
   <si>
     <t>MAYANTOC TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve"> Alvin  manuel  cachero</t>
+    <t>Alvin  manuel  cachero</t>
   </si>
   <si>
     <t>K8002-99332</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>GASAT BISARES</t>
   </si>
   <si>
     <t>K7068-79361</t>
   </si>
   <si>
     <t>PROTACO CACULITAN</t>
   </si>
   <si>
     <t>K5002-86901</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">LAMBERTO S MAS JR </t>
+    <t>LAMBERTO S MAS JR</t>
   </si>
   <si>
     <t>K5002-99084</t>
   </si>
   <si>
     <t>GEMMALYN D GUINTO</t>
   </si>
   <si>
     <t>K7126-83940</t>
   </si>
   <si>
     <t>Edna B Mercado</t>
   </si>
   <si>
     <t>K7072-79882</t>
   </si>
   <si>
     <t>KYLE CRIZZA ONOFRE</t>
   </si>
   <si>
     <t>K7063-79716</t>
   </si>
   <si>
     <t>ROMILDA M.PANEM</t>
   </si>
@@ -176,72 +176,72 @@
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
     <t>Rogelio piano jr</t>
   </si>
   <si>
     <t>K7030-82473</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>WENANDO RACRAQUIN SR</t>
   </si>
   <si>
     <t>K5004-96956</t>
   </si>
   <si>
     <t>FRANCIS PASAGOY</t>
   </si>
   <si>
     <t>K7068-99720</t>
   </si>
   <si>
-    <t xml:space="preserve">DELIA MONTENEGRO </t>
+    <t>DELIA MONTENEGRO</t>
   </si>
   <si>
     <t>K7068-86824</t>
   </si>
   <si>
     <t>ANDA PANGASINAN</t>
   </si>
   <si>
     <t>JOAN CABALLERO</t>
   </si>
   <si>
     <t>K7093-88736</t>
   </si>
   <si>
     <t>ROGER S. CASULLA</t>
   </si>
   <si>
     <t>K7016-80693</t>
   </si>
   <si>
-    <t xml:space="preserve">LEMUEL ANDAJER </t>
+    <t>LEMUEL ANDAJER</t>
   </si>
   <si>
     <t>K7011-81869</t>
   </si>
   <si>
     <t>RICHELLE AVARICIO</t>
   </si>
   <si>
     <t>K7127-80808</t>
   </si>
   <si>
     <t>BANI PANGASINAN</t>
   </si>
   <si>
     <t>RONNIE BATIN SR</t>
   </si>
   <si>
     <t>K7069-85362</t>
   </si>
   <si>
     <t>FREDELITO D CONSUOLO</t>
   </si>
   <si>
     <t>K7072-83854</t>
   </si>
@@ -281,66 +281,66 @@
   <si>
     <t>K7074-99540</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>VICTOR T. ORENDAIN</t>
   </si>
   <si>
     <t>K7129-84015</t>
   </si>
   <si>
     <t>PERSEVERANDA CRUZ RICO</t>
   </si>
   <si>
     <t>ORLANDO CANDOY</t>
   </si>
   <si>
     <t>MFC13788</t>
   </si>
   <si>
     <t>DAN IVAN DE PANO</t>
   </si>
   <si>
-    <t xml:space="preserve">CATHERINE IBANES SERRANO </t>
+    <t>CATHERINE IBANES SERRANO</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">NORMA BASUEL </t>
+    <t>NORMA BASUEL</t>
   </si>
   <si>
     <t>SAN CLEMENTE TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">RODRIGO LAMBINICIO </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">JEAN VARGAZ </t>
+    <t>RODRIGO LAMBINICIO</t>
+  </si>
+  <si>
+    <t>JEAN VARGAZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBQ 2254</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>RJ</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>BANJO BANTING</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>