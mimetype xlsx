--- v0 (2026-07-03)
+++ v1 (2026-10-02)
@@ -68,51 +68,51 @@
   <si>
     <t>K7121-84097</t>
   </si>
   <si>
     <t>CALINTAAN OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>Brix Decleto Peditin</t>
   </si>
   <si>
     <t>K7121-86446</t>
   </si>
   <si>
     <t>MAGSAYSAY OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>Rosana Ocon Delos Santos</t>
   </si>
   <si>
     <t>K7016-99682</t>
   </si>
   <si>
     <t>SAN JOSE OCCIDENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">PERLITA BERNAL </t>
+    <t>PERLITA BERNAL</t>
   </si>
   <si>
     <t>K7127-98978</t>
   </si>
   <si>
     <t>SANTA CRUZ OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>BINETA C, PAGLICAWAN</t>
   </si>
   <si>
     <t>K7073-86330</t>
   </si>
   <si>
     <t>BACO ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>JUANITO AGELION</t>
   </si>
   <si>
     <t>K7016-99397</t>
   </si>
   <si>
     <t>JENNIFER CANTOS</t>
   </si>
@@ -149,51 +149,51 @@
   <si>
     <t>ROXAS ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>NANCY S. GADO</t>
   </si>
   <si>
     <t>K7072-79563</t>
   </si>
   <si>
     <t>SAN AGUSTIN ROMBLON</t>
   </si>
   <si>
     <t>ATHENA LOUISSE IBON</t>
   </si>
   <si>
     <t>K5004-83048</t>
   </si>
   <si>
     <t>ELI MARIE TAJANLANGIT</t>
   </si>
   <si>
     <t>CITY OF CALAPAN (Capital) ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">MARISOL DEL ROSARIO </t>
+    <t>MARISOL DEL ROSARIO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbq3866</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jogie sigue</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Ramil de torres</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>